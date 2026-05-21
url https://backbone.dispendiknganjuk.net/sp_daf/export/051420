--- v0 (2026-04-01)
+++ v1 (2026-05-21)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan Kec. Jatikalen</t>
   </si>
   <si>
-    <t>Update : 01-04-2026</t>
+    <t>Update : 22-05-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama Sekolah</t>
   </si>
   <si>
     <t>NPSN</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Bentuk</t>
   </si>
   <si>
     <t>Desa/Kelurahan</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
@@ -279,50 +279,110 @@
     <t>wahyuromayanti@gmail.com</t>
   </si>
   <si>
     <t>KB MAWAR</t>
   </si>
   <si>
     <t>dlururejo.kbmawar@gmail.com</t>
   </si>
   <si>
     <t>SD NEGERI 1 PULOWETAN</t>
   </si>
   <si>
     <t>sdnpulowetan@yahoo.com</t>
   </si>
   <si>
     <t>SD NEGERI 1 DAWUHAN</t>
   </si>
   <si>
     <t>dawuhansdn6@gmail.com</t>
   </si>
   <si>
     <t>TK DHARMA WANITA NGASEM</t>
   </si>
   <si>
     <t>tkdwngasem052@gmail.com</t>
+  </si>
+  <si>
+    <t>KB GIGIH GALANTRY</t>
+  </si>
+  <si>
+    <t>ekaayuwulansari4@gmail.com</t>
+  </si>
+  <si>
+    <t>http://085606395939</t>
+  </si>
+  <si>
+    <t>TK DHARMA WANITA PERNING</t>
+  </si>
+  <si>
+    <t>tkdwperning@gmail.com</t>
+  </si>
+  <si>
+    <t>PKBM BINA KARYA PERNING</t>
+  </si>
+  <si>
+    <t>P9952826</t>
+  </si>
+  <si>
+    <t>PKBM</t>
+  </si>
+  <si>
+    <t>pkbmbinakarya20@gmail.com</t>
+  </si>
+  <si>
+    <t>SPS BINA INSANI PERNING</t>
+  </si>
+  <si>
+    <t>SPS</t>
+  </si>
+  <si>
+    <t>binainsanisps@gmail.com</t>
+  </si>
+  <si>
+    <t>KB FLAMBOYAN</t>
+  </si>
+  <si>
+    <t>flamboyandawuhankb@gmail.com</t>
+  </si>
+  <si>
+    <t>KB PERMATA HATI</t>
+  </si>
+  <si>
+    <t>kbpermatahatipule@gmail.com</t>
+  </si>
+  <si>
+    <t>KB KASIH BUNDA</t>
+  </si>
+  <si>
+    <t>kb.ngasem@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 BEGENDENG</t>
+  </si>
+  <si>
+    <t>sdnegeri2begendeng@gmail.com</t>
   </si>
   <si>
     <t>Sumber Data: Backbone Dapodik Dinas Pendidikan Kab. Nganjuk</t>
   </si>
   <si>
     <t>https://backbone.dispendiknganjuk.net/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -663,54 +723,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J39"/>
+  <dimension ref="A1:J47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J35" sqref="J35"/>
+      <selection activeCell="J43" sqref="J43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="25" customWidth="true" style="0"/>
     <col min="10" max="10" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>2</v>
@@ -1680,58 +1740,314 @@
       <c r="C35" s="3">
         <v>20557914</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>88</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="I35" s="3">
         <v>0</v>
       </c>
       <c r="J35" s="3">
         <v>0</v>
       </c>
     </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="3">
+        <v>31</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C36" s="3">
+        <v>69871550</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="I36" s="3">
+        <v>-7.4885</v>
+      </c>
+      <c r="J36" s="3">
+        <v>112.1623</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="3">
+        <v>32</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C37" s="3">
+        <v>20557920</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I37" s="3">
+        <v>0</v>
+      </c>
+      <c r="J37" s="3">
+        <v>0</v>
+      </c>
+    </row>
     <row r="38" spans="1:10">
-      <c r="A38" t="s">
-        <v>89</v>
+      <c r="A38" s="3">
+        <v>33</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I38" s="3">
+        <v>-7.5245</v>
+      </c>
+      <c r="J38" s="3">
+        <v>112.1014</v>
       </c>
     </row>
     <row r="39" spans="1:10">
-      <c r="A39" t="s">
-        <v>90</v>
+      <c r="A39" s="3">
+        <v>34</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C39" s="3">
+        <v>69765804</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I39" s="3">
+        <v>-7.5122</v>
+      </c>
+      <c r="J39" s="3">
+        <v>112.1119</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="3">
+        <v>35</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C40" s="3">
+        <v>69871549</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I40" s="3">
+        <v>-7.5018</v>
+      </c>
+      <c r="J40" s="3">
+        <v>112.1373</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="3">
+        <v>36</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C41" s="3">
+        <v>69871551</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I41" s="3">
+        <v>-7.4542</v>
+      </c>
+      <c r="J41" s="3">
+        <v>112.1242</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="3">
+        <v>37</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C42" s="3">
+        <v>69918266</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I42" s="3">
+        <v>-7.514665</v>
+      </c>
+      <c r="J42" s="3">
+        <v>112.112201</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="3">
+        <v>38</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C43" s="3">
+        <v>20537737</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I43" s="3">
+        <v>-7.5031</v>
+      </c>
+      <c r="J43" s="3">
+        <v>112.1482</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" t="s">
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">