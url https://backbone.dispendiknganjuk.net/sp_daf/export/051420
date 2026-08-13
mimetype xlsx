--- v1 (2026-05-21)
+++ v2 (2026-08-13)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan Kec. Jatikalen</t>
   </si>
   <si>
-    <t>Update : 22-05-2026</t>
+    <t>Update : 14-08-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama Sekolah</t>
   </si>
   <si>
     <t>NPSN</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Bentuk</t>
   </si>
   <si>
     <t>Desa/Kelurahan</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>