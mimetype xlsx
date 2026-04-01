--- v1 (2026-02-15)
+++ v2 (2026-04-01)
@@ -12,107 +12,503 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan Kec. Lengkong</t>
   </si>
   <si>
-    <t>Update : 15-02-2026</t>
+    <t>Update : 01-04-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama Sekolah</t>
   </si>
   <si>
     <t>NPSN</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Bentuk</t>
   </si>
   <si>
     <t>Desa/Kelurahan</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Lintang</t>
   </si>
   <si>
     <t>Bujur</t>
   </si>
   <si>
     <t>SD NEGERI 1 KETANDAN</t>
   </si>
   <si>
     <t>Negeri</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Ketandan</t>
   </si>
   <si>
     <t>sdn1ketandan@gmail.com</t>
   </si>
   <si>
     <t>https://sdn1ketandan.blogspot.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI SUMBERKEPUH</t>
+  </si>
+  <si>
+    <t>Swasta</t>
+  </si>
+  <si>
+    <t>TK</t>
+  </si>
+  <si>
+    <t>Sumber Kepuh</t>
+  </si>
+  <si>
+    <t>tkpertiwisumberkepuh@gmail.com</t>
+  </si>
+  <si>
+    <t>http://</t>
+  </si>
+  <si>
+    <t>TK PERTIWI I SAWAHAN</t>
+  </si>
+  <si>
+    <t>Sawahan</t>
+  </si>
+  <si>
+    <t>tkpertiwisawahan@gmail.com</t>
+  </si>
+  <si>
+    <t>TK TUNAS RIMBA LENGKONG</t>
+  </si>
+  <si>
+    <t>Lengkong</t>
+  </si>
+  <si>
+    <t>tktunasrimba1lengkong@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PKK BANJAR DOWO</t>
+  </si>
+  <si>
+    <t>Banjar Dowo</t>
+  </si>
+  <si>
+    <t>pkkbanjardowotk@gmail.com</t>
+  </si>
+  <si>
+    <t>TK DHARMA WANITA 3 KETANDAN</t>
+  </si>
+  <si>
+    <t>tkdharmawantaketandan322@yahoo.com</t>
+  </si>
+  <si>
+    <t>KB TUNAS MUDA NGEPUNG</t>
+  </si>
+  <si>
+    <t>KB</t>
+  </si>
+  <si>
+    <t>Ngepung</t>
+  </si>
+  <si>
+    <t>kbtunasmuda85@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 1 PRAYUNGAN</t>
+  </si>
+  <si>
+    <t>Prayungan</t>
+  </si>
+  <si>
+    <t>tkpertiwiprayungan1@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 1 KETANDAN</t>
+  </si>
+  <si>
+    <t>Banggle</t>
+  </si>
+  <si>
+    <t>ken_restry@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>TK DHARMA WANITA 2 KETANDAN</t>
+  </si>
+  <si>
+    <t>dinisuli01@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI KEDUNGMLATEN</t>
+  </si>
+  <si>
+    <t>Kedung Mlaten</t>
+  </si>
+  <si>
+    <t>tkptwkdm88@gmail.com</t>
+  </si>
+  <si>
+    <t>http://sites.google.com/guru.paud.belajar.id/tk-pertiwi-kedungmlaten/beranda</t>
+  </si>
+  <si>
+    <t>TK PKK SUMBERMIRI</t>
+  </si>
+  <si>
+    <t>Sumbermiri</t>
+  </si>
+  <si>
+    <t>tkpkksumbermiri@gmail.com</t>
+  </si>
+  <si>
+    <t>TK DHARMA WANITA SAWAHAN</t>
+  </si>
+  <si>
+    <t>tkdwsawahanlkg@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 2 PRAYUNGAN</t>
+  </si>
+  <si>
+    <t>tkpertiwi2prayungan@gmail.com</t>
+  </si>
+  <si>
+    <t>TK DHARMA WANITA KEDUNGMLATEN</t>
+  </si>
+  <si>
+    <t>tkdwkedungmlaten@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI LENGKONG</t>
+  </si>
+  <si>
+    <t>paudtkpertiwilengkong@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI BALONGASEM</t>
+  </si>
+  <si>
+    <t>Balong Asem</t>
+  </si>
+  <si>
+    <t>muntianibalongasem@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>TK AISYIYAH BUSTANUL ATHFAL LENGKONG</t>
+  </si>
+  <si>
+    <t>aba.lengkong.aum@gmail.com</t>
+  </si>
+  <si>
+    <t>TK DHARMA WANITA PINGGIR</t>
+  </si>
+  <si>
+    <t>Pinggir</t>
+  </si>
+  <si>
+    <t>tkdwpinggir@gmail.com</t>
+  </si>
+  <si>
+    <t>KB TUNAS CERIA</t>
+  </si>
+  <si>
+    <t>kbjomblang@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI NGRINGIN</t>
+  </si>
+  <si>
+    <t>Ngringin</t>
+  </si>
+  <si>
+    <t>tkpertiwingringin@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI JEGREG</t>
+  </si>
+  <si>
+    <t>Jegreg</t>
+  </si>
+  <si>
+    <t>tkpertiwijegreg@gmail.com</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/view/tkpertiwijegreg/beranda</t>
+  </si>
+  <si>
+    <t>TK PERTIWI SUMBERSONO</t>
+  </si>
+  <si>
+    <t>Sumbersono</t>
+  </si>
+  <si>
+    <t>tkpertiwisumbersono@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 LENGKONG</t>
+  </si>
+  <si>
+    <t>sdnlengkongone@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 SAWAHAN</t>
+  </si>
+  <si>
+    <t>sdnsawahan887@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 LENGKONG</t>
+  </si>
+  <si>
+    <t>sdnlengkong2@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 NGRINGIN</t>
+  </si>
+  <si>
+    <t>sdnegeri2ngringin@gmail.com</t>
+  </si>
+  <si>
+    <t>http://ngringin2.go.id</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 PRAYUNGAN</t>
+  </si>
+  <si>
+    <t>prayungansatu@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI BALONGASEM</t>
+  </si>
+  <si>
+    <t>balongasems@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI JEGREG</t>
+  </si>
+  <si>
+    <t>sdnegerijegreg@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 NGRINGIN</t>
+  </si>
+  <si>
+    <t>sdnngringin3@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI PINGGIR</t>
+  </si>
+  <si>
+    <t>sdnpinggirlengkong@mail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 PRAYUNGAN</t>
+  </si>
+  <si>
+    <t>sdnprayungan@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>SD NEGERI BANJARDOWO</t>
+  </si>
+  <si>
+    <t>sdnbanjardowo@yahoo.com</t>
+  </si>
+  <si>
+    <t>http://sdnbanjardowo.blogspot.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI KEDUNGMLATEN</t>
+  </si>
+  <si>
+    <t>sdnkedungmlaten@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 KETANDAN</t>
+  </si>
+  <si>
+    <t>amichips5@gmail.com</t>
+  </si>
+  <si>
+    <t>http://sdn-ketandan3.blogspot.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 JATIPUNGGUR</t>
+  </si>
+  <si>
+    <t>Jati Punggur</t>
+  </si>
+  <si>
+    <t>jatipunggur.2@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI SUMBERSONO</t>
+  </si>
+  <si>
+    <t>sdnsumbersono2@gmail.com</t>
+  </si>
+  <si>
+    <t>http://sdnegerisumbersono.wordpress.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI SUMBERKEPUH</t>
+  </si>
+  <si>
+    <t>sdnsumberkepuh@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 4 KETANDAN</t>
+  </si>
+  <si>
+    <t>sdn.ketandan4@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 SAWAHAN</t>
+  </si>
+  <si>
+    <t>sawahansatulengkong@gmail.com</t>
+  </si>
+  <si>
+    <t>http://sawahansatu.blogspot.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 LENGKONG</t>
+  </si>
+  <si>
+    <t>sdnlengkong3@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 NGEPUNG</t>
+  </si>
+  <si>
+    <t>sdnngepung1@yahoo.com</t>
+  </si>
+  <si>
+    <t>http://www.sdnngepung1.com</t>
+  </si>
+  <si>
+    <t>KB TUNAS HARAPAN SUMBER KEPUH</t>
+  </si>
+  <si>
+    <t>kbharapanjaya92@gmail.com</t>
+  </si>
+  <si>
+    <t>KB KUNCUP PERTIWI LENGKONG</t>
+  </si>
+  <si>
+    <t>kbkuncuppertiwi@gmail.com</t>
+  </si>
+  <si>
+    <t>KB NURUL ILMI</t>
+  </si>
+  <si>
+    <t>KB TUNAS RIMBA LENGKONG</t>
+  </si>
+  <si>
+    <t>kbtunasrimba1lengkong@gmail.com</t>
+  </si>
+  <si>
+    <t>KB KUSUMA BANGSA JEGREG</t>
+  </si>
+  <si>
+    <t>kbangsa949@gmail.com</t>
+  </si>
+  <si>
+    <t>KB BAHAGIA NGRINGIN</t>
+  </si>
+  <si>
+    <t>ppbahagia123@gmail.com</t>
+  </si>
+  <si>
+    <t>KB PERMATA BANGSA</t>
+  </si>
+  <si>
+    <t>kbpermatabangsa11@gmail.com</t>
+  </si>
+  <si>
+    <t>KB DAHLIA PRAYUNGAN</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 NGRINGIN</t>
+  </si>
+  <si>
+    <t>ngringin1@yahoo.com</t>
+  </si>
+  <si>
+    <t>http://www.ngringinsatu.blogspot.com</t>
+  </si>
+  <si>
+    <t>KB AL-AZIZ SAWAHAN</t>
+  </si>
+  <si>
+    <t>lengkongkbalaziz@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 NGEPUNG</t>
+  </si>
+  <si>
+    <t>sdnngepung2@yahoo.com</t>
   </si>
   <si>
     <t>Sumber Data: Backbone Dapodik Dinas Pendidikan Kab. Nganjuk</t>
   </si>
   <si>
     <t>https://backbone.dispendiknganjuk.net/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -453,54 +849,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J10"/>
+  <dimension ref="A1:J63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J6" sqref="J6"/>
+      <selection activeCell="J59" sqref="J59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="25" customWidth="true" style="0"/>
     <col min="10" max="10" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>2</v>
@@ -548,58 +944,1750 @@
       <c r="C6" s="3">
         <v>20537994</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="3">
         <v>-7.5095</v>
       </c>
       <c r="J6" s="3">
         <v>112.0633</v>
       </c>
     </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="3">
+        <v>2</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="3">
+        <v>20558246</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I7" s="3">
+        <v>-7.498861</v>
+      </c>
+      <c r="J7" s="3">
+        <v>112.076589</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="3">
+        <v>3</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="3">
+        <v>20558237</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I8" s="3">
+        <v>-7.513859</v>
+      </c>
+      <c r="J8" s="3">
+        <v>112.077756</v>
+      </c>
+    </row>
     <row r="9" spans="1:10">
-      <c r="A9" t="s">
+      <c r="A9" s="3">
+        <v>4</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="3">
+        <v>20558292</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I9" s="3">
+        <v>-7.533935</v>
+      </c>
+      <c r="J9" s="3">
+        <v>112.07495</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="3">
+        <v>5</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="3">
+        <v>20558265</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I10" s="3">
+        <v>-7.53702</v>
+      </c>
+      <c r="J10" s="3">
+        <v>112.05368</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="3">
+        <v>6</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="3">
+        <v>20557884</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I11" s="3">
+        <v>-7.5037</v>
+      </c>
+      <c r="J11" s="3">
+        <v>112.0603</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="3">
+        <v>7</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" s="3">
+        <v>69765413</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I12" s="3">
+        <v>0</v>
+      </c>
+      <c r="J12" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="3">
+        <v>8</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C13" s="3">
+        <v>20558231</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I13" s="3">
+        <v>-7.506692</v>
+      </c>
+      <c r="J13" s="3">
+        <v>112.095354</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="3">
+        <v>9</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C14" s="3">
+        <v>20558199</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I14" s="3">
+        <v>-7.49192</v>
+      </c>
+      <c r="J14" s="3">
+        <v>112.050076</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="3">
+        <v>10</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" s="3">
+        <v>20557883</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I15" s="3">
+        <v>-7.508514</v>
+      </c>
+      <c r="J15" s="3">
+        <v>112.062306</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="3">
+        <v>11</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C16" s="3">
+        <v>20558193</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I16" s="3">
+        <v>-7.5222</v>
+      </c>
+      <c r="J16" s="3">
+        <v>112.0991</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="3">
+        <v>12</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" s="3">
+        <v>69965356</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I17" s="3">
+        <v>0</v>
+      </c>
+      <c r="J17" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="3">
+        <v>13</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" s="3">
+        <v>20557798</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I18" s="3">
+        <v>-7.515672</v>
+      </c>
+      <c r="J18" s="3">
+        <v>112.083549</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="3">
+        <v>14</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="3">
+        <v>20558230</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I19" s="3">
+        <v>-7.5196</v>
+      </c>
+      <c r="J19" s="3">
+        <v>112.0923</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="3">
+        <v>15</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="3">
+        <v>20571648</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I20" s="3">
+        <v>-7.528293</v>
+      </c>
+      <c r="J20" s="3">
+        <v>112.012027</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="3">
+        <v>16</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" s="3">
+        <v>20558203</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I21" s="3">
+        <v>-7.533042</v>
+      </c>
+      <c r="J21" s="3">
+        <v>112.075117</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="3">
+        <v>17</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="3">
+        <v>20558048</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I22" s="3">
+        <v>-7.502926</v>
+      </c>
+      <c r="J22" s="3">
+        <v>112.087431</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="3">
+        <v>18</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C23" s="3">
+        <v>20557747</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I23" s="3">
+        <v>-7.536459</v>
+      </c>
+      <c r="J23" s="3">
+        <v>112.073314</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="3">
         <v>19</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>20</v>
+      <c r="B24" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C24" s="3">
+        <v>20571650</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I24" s="3">
+        <v>-7.475722</v>
+      </c>
+      <c r="J24" s="3">
+        <v>112.084242</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="3">
+        <v>20</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C25" s="3">
+        <v>69926038</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I25" s="3">
+        <v>0</v>
+      </c>
+      <c r="J25" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="3">
+        <v>21</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C26" s="3">
+        <v>20558217</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I26" s="3">
+        <v>0</v>
+      </c>
+      <c r="J26" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="3">
+        <v>22</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C27" s="3">
+        <v>20558186</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I27" s="3">
+        <v>-7.528457</v>
+      </c>
+      <c r="J27" s="3">
+        <v>112.086757</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="3">
+        <v>23</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C28" s="3">
+        <v>20558247</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I28" s="3">
+        <v>-7.500525</v>
+      </c>
+      <c r="J28" s="3">
+        <v>112.085744</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="3">
+        <v>24</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C29" s="3">
+        <v>20538021</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I29" s="3">
+        <v>-7.5346</v>
+      </c>
+      <c r="J29" s="3">
+        <v>112.0723</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="3">
+        <v>25</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" s="3">
+        <v>20538179</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I30" s="3">
+        <v>-7.5158</v>
+      </c>
+      <c r="J30" s="3">
+        <v>112.0832</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="3">
+        <v>26</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C31" s="3">
+        <v>20538022</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I31" s="3">
+        <v>-7.5336</v>
+      </c>
+      <c r="J31" s="3">
+        <v>112.0742</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="3">
+        <v>27</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C32" s="3">
+        <v>20538104</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="I32" s="3">
+        <v>-7.5129</v>
+      </c>
+      <c r="J32" s="3">
+        <v>112.0682</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" s="3">
+        <v>28</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C33" s="3">
+        <v>20538150</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I33" s="3">
+        <v>-7.5062</v>
+      </c>
+      <c r="J33" s="3">
+        <v>112.0958</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" s="3">
+        <v>29</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C34" s="3">
+        <v>20537710</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I34" s="3">
+        <v>-7.5174</v>
+      </c>
+      <c r="J34" s="3">
+        <v>112.087</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="3">
+        <v>30</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="C35" s="3">
+        <v>20537916</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I35" s="3">
+        <v>-7.5283</v>
+      </c>
+      <c r="J35" s="3">
+        <v>112.0871</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="3">
+        <v>31</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C36" s="3">
+        <v>20538105</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I36" s="3">
+        <v>-7.5069</v>
+      </c>
+      <c r="J36" s="3">
+        <v>112.0727</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="3">
+        <v>32</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C37" s="3">
+        <v>20538140</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I37" s="3">
+        <v>-7.4757</v>
+      </c>
+      <c r="J37" s="3">
+        <v>112.0848</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="3">
+        <v>33</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C38" s="3">
+        <v>20538151</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I38" s="3">
+        <v>-7.5069</v>
+      </c>
+      <c r="J38" s="3">
+        <v>112.0952</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="3">
+        <v>34</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="C39" s="3">
+        <v>20537722</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="I39" s="3">
+        <v>-7.5363</v>
+      </c>
+      <c r="J39" s="3">
+        <v>112.058</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="3">
+        <v>35</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C40" s="3">
+        <v>20537971</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I40" s="3">
+        <v>-7.5227</v>
+      </c>
+      <c r="J40" s="3">
+        <v>112.0989</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="3">
+        <v>36</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="C41" s="3">
+        <v>20537996</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="I41" s="3">
+        <v>-7.5039</v>
+      </c>
+      <c r="J41" s="3">
+        <v>112.0634</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="3">
+        <v>37</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C42" s="3">
+        <v>20537911</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I42" s="3">
+        <v>-7.5229</v>
+      </c>
+      <c r="J42" s="3">
+        <v>112.0747</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="3">
+        <v>38</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C43" s="3">
+        <v>20538244</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="I43" s="3">
+        <v>-7.5032</v>
+      </c>
+      <c r="J43" s="3">
+        <v>112.0873</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="3">
+        <v>39</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C44" s="3">
+        <v>20538237</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I44" s="3">
+        <v>-7.4987</v>
+      </c>
+      <c r="J44" s="3">
+        <v>112.0774</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="3">
+        <v>40</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="C45" s="3">
+        <v>20537997</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I45" s="3">
+        <v>-7.4962</v>
+      </c>
+      <c r="J45" s="3">
+        <v>112.0498</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="3">
+        <v>41</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C46" s="3">
+        <v>20538178</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="I46" s="3">
+        <v>-7.5139</v>
+      </c>
+      <c r="J46" s="3">
+        <v>112.0814</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="3">
+        <v>42</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="C47" s="3">
+        <v>20538023</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I47" s="3">
+        <v>-7.5336</v>
+      </c>
+      <c r="J47" s="3">
+        <v>112.075</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="3">
+        <v>43</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="C48" s="3">
+        <v>20538079</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="I48" s="3">
+        <v>-7.4605</v>
+      </c>
+      <c r="J48" s="3">
+        <v>112.0382</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="3">
+        <v>44</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C49" s="3">
+        <v>69765729</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I49" s="3">
+        <v>0</v>
+      </c>
+      <c r="J49" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="3">
+        <v>45</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C50" s="3">
+        <v>69765719</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I50" s="3">
+        <v>-7.532978</v>
+      </c>
+      <c r="J50" s="3">
+        <v>112.075101</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="3">
+        <v>46</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C51" s="3">
+        <v>69765731</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G51" s="3"/>
+      <c r="H51" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I51" s="3">
+        <v>0</v>
+      </c>
+      <c r="J51" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="3">
+        <v>47</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C52" s="3">
+        <v>69765718</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I52" s="3">
+        <v>0</v>
+      </c>
+      <c r="J52" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="3">
+        <v>48</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="C53" s="3">
+        <v>69765721</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I53" s="3">
+        <v>0</v>
+      </c>
+      <c r="J53" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="3">
+        <v>49</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C54" s="3">
+        <v>69765802</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I54" s="3">
+        <v>0</v>
+      </c>
+      <c r="J54" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="3">
+        <v>50</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="C55" s="3">
+        <v>70010000</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I55" s="3">
+        <v>0</v>
+      </c>
+      <c r="J55" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="3">
+        <v>51</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C56" s="3">
+        <v>69765725</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="G56" s="3"/>
+      <c r="H56" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I56" s="3">
+        <v>0</v>
+      </c>
+      <c r="J56" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="3">
+        <v>52</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C57" s="3">
+        <v>20538103</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="I57" s="3">
+        <v>-7.513</v>
+      </c>
+      <c r="J57" s="3">
+        <v>112.0726</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" s="3">
+        <v>53</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C58" s="3">
+        <v>69765727</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I58" s="3">
+        <v>-7.516872</v>
+      </c>
+      <c r="J58" s="3">
+        <v>112.084112</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="3">
+        <v>54</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C59" s="3">
+        <v>20545355</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I59" s="3">
+        <v>-7.4421</v>
+      </c>
+      <c r="J59" s="3">
+        <v>112.0648</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" t="s">
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">