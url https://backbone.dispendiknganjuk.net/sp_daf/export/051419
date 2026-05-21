--- v2 (2026-04-01)
+++ v3 (2026-05-21)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan Kec. Lengkong</t>
   </si>
   <si>
-    <t>Update : 01-04-2026</t>
+    <t>Update : 22-05-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama Sekolah</t>
   </si>
   <si>
     <t>NPSN</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Bentuk</t>
   </si>
   <si>
     <t>Desa/Kelurahan</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
@@ -465,50 +465,80 @@
     <t>kbpermatabangsa11@gmail.com</t>
   </si>
   <si>
     <t>KB DAHLIA PRAYUNGAN</t>
   </si>
   <si>
     <t>SD NEGERI 1 NGRINGIN</t>
   </si>
   <si>
     <t>ngringin1@yahoo.com</t>
   </si>
   <si>
     <t>http://www.ngringinsatu.blogspot.com</t>
   </si>
   <si>
     <t>KB AL-AZIZ SAWAHAN</t>
   </si>
   <si>
     <t>lengkongkbalaziz@gmail.com</t>
   </si>
   <si>
     <t>SD NEGERI 2 NGEPUNG</t>
   </si>
   <si>
     <t>sdnngepung2@yahoo.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI JATIPUNGGUR</t>
+  </si>
+  <si>
+    <t>tkptwjatipunggur1@gmail.com</t>
+  </si>
+  <si>
+    <t>KB TUNAS MELATI KEDUNGMLATEN</t>
+  </si>
+  <si>
+    <t>kbtunasmelati@gmail.com</t>
+  </si>
+  <si>
+    <t>KB ANGGREK PRAYUNGAN</t>
+  </si>
+  <si>
+    <t>kbanggrekprayungan20@gmail.com</t>
+  </si>
+  <si>
+    <t>KB MAWAR BALONGASEM</t>
+  </si>
+  <si>
+    <t>kbmawar85@gmail.com</t>
+  </si>
+  <si>
+    <t>KB CERIA</t>
+  </si>
+  <si>
+    <t>kbceriabanggle@gmail.com</t>
   </si>
   <si>
     <t>Sumber Data: Backbone Dapodik Dinas Pendidikan Kab. Nganjuk</t>
   </si>
   <si>
     <t>https://backbone.dispendiknganjuk.net/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -849,54 +879,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J63"/>
+  <dimension ref="A1:J68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J59" sqref="J59"/>
+      <selection activeCell="J64" sqref="J64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="25" customWidth="true" style="0"/>
     <col min="10" max="10" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>2</v>
@@ -2636,58 +2666,218 @@
       <c r="C59" s="3">
         <v>20545355</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>150</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I59" s="3">
         <v>-7.4421</v>
       </c>
       <c r="J59" s="3">
         <v>112.0648</v>
       </c>
     </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="3">
+        <v>55</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="C60" s="3">
+        <v>20558183</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I60" s="3">
+        <v>-7.52324</v>
+      </c>
+      <c r="J60" s="3">
+        <v>112.074661</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="3">
+        <v>56</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="C61" s="3">
+        <v>69765722</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I61" s="3">
+        <v>0</v>
+      </c>
+      <c r="J61" s="3">
+        <v>0</v>
+      </c>
+    </row>
     <row r="62" spans="1:10">
-      <c r="A62" t="s">
-        <v>151</v>
+      <c r="A62" s="3">
+        <v>57</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C62" s="3">
+        <v>69765724</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I62" s="3">
+        <v>0</v>
+      </c>
+      <c r="J62" s="3">
+        <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:10">
-      <c r="A63" t="s">
-        <v>152</v>
+      <c r="A63" s="3">
+        <v>58</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C63" s="3">
+        <v>69765726</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I63" s="3">
+        <v>0</v>
+      </c>
+      <c r="J63" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="3">
+        <v>59</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="C64" s="3">
+        <v>69968820</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I64" s="3">
+        <v>0</v>
+      </c>
+      <c r="J64" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" t="s">
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">