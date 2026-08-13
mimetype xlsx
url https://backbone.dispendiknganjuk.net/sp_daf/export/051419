--- v3 (2026-05-21)
+++ v4 (2026-08-13)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan Kec. Lengkong</t>
   </si>
   <si>
-    <t>Update : 22-05-2026</t>
+    <t>Update : 14-08-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama Sekolah</t>
   </si>
   <si>
     <t>NPSN</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Bentuk</t>
   </si>
   <si>
     <t>Desa/Kelurahan</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>