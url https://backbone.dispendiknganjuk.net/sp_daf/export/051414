--- v1 (2026-02-15)
+++ v2 (2026-05-21)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan Kec. Nganjuk</t>
   </si>
   <si>
-    <t>Update : 15-02-2026</t>
+    <t>Update : 22-05-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama Sekolah</t>
   </si>
   <si>
     <t>NPSN</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Bentuk</t>
   </si>
   <si>
     <t>Desa/Kelurahan</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
@@ -84,50 +84,839 @@
     <t>SD</t>
   </si>
   <si>
     <t>Begadung</t>
   </si>
   <si>
     <t>sdnbegadung2@gmail.com</t>
   </si>
   <si>
     <t>http://</t>
   </si>
   <si>
     <t>SD NEGERI 1 BOGO</t>
   </si>
   <si>
     <t>Bogo</t>
   </si>
   <si>
     <t>bogosdn@gmail.com</t>
   </si>
   <si>
     <t>SD NEGERI 4 BEGADUNG</t>
   </si>
   <si>
     <t>sdnbegadung4@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>TPA AISYIYAH</t>
+  </si>
+  <si>
+    <t>Swasta</t>
+  </si>
+  <si>
+    <t>TPA</t>
+  </si>
+  <si>
+    <t>Mangun Dikaran</t>
+  </si>
+  <si>
+    <t>tpaaisyiyahnpwp@gmail.com</t>
+  </si>
+  <si>
+    <t>TK KARTIKA IV-42 MANGUNDIKARAN</t>
+  </si>
+  <si>
+    <t>TK</t>
+  </si>
+  <si>
+    <t>persit.nganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>TK MINI-ME ACADEMY</t>
+  </si>
+  <si>
+    <t>TK ISPA BAITUSSALAM BOGO</t>
+  </si>
+  <si>
+    <t>ispabaitussalam@yahoo.com</t>
+  </si>
+  <si>
+    <t>TK NEGERI PEMBINA NGANJUK</t>
+  </si>
+  <si>
+    <t>Kauman</t>
+  </si>
+  <si>
+    <t>tkn.pembina.nganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>http://paudpembinanganjuk.wordpress.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PG NEGERI PEMBINA </t>
+  </si>
+  <si>
+    <t>KB</t>
+  </si>
+  <si>
+    <t>pg.pembina.nganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>KB MUSLIMAT NU KHADIJAH II NGANJUK</t>
+  </si>
+  <si>
+    <t>kbkhadijah2new@gmail.com</t>
+  </si>
+  <si>
+    <t>TK MUSLIMAT NU KHADIJAH 2 MANGUNDIKARAN</t>
+  </si>
+  <si>
+    <t>tkkhadijah2@gmail.com</t>
+  </si>
+  <si>
+    <t>TK IT AL HUSNA BOGO</t>
+  </si>
+  <si>
+    <t>ALHUSNA99@gmail.com</t>
+  </si>
+  <si>
+    <t>http://www.paudalhusna.go.id</t>
+  </si>
+  <si>
+    <t>TK DHARMA WANITA 2 WERUNGOTOK</t>
+  </si>
+  <si>
+    <t>Werungotok</t>
+  </si>
+  <si>
+    <t>werungotok.2@gmil.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI MANGUNDIKARAN</t>
+  </si>
+  <si>
+    <t>paramita_endah@yahoo.com</t>
+  </si>
+  <si>
+    <t>TK IDHATA PLOSO</t>
+  </si>
+  <si>
+    <t>Ploso</t>
+  </si>
+  <si>
+    <t>tkidhataplosonew@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI BALONGPACUL</t>
+  </si>
+  <si>
+    <t>Balong Pacul</t>
+  </si>
+  <si>
+    <t>tkpertiwibalongpacul@gmail.com</t>
+  </si>
+  <si>
+    <t>TK KOSGORO KAUMAN</t>
+  </si>
+  <si>
+    <t>tk.kosgoro55@gmail.com</t>
+  </si>
+  <si>
+    <t>TK MUTIARA HATI PLOSO</t>
+  </si>
+  <si>
+    <t>tkmutiarahati2009@gmail.com</t>
+  </si>
+  <si>
+    <t>KB MUTIARA HATI</t>
+  </si>
+  <si>
+    <t>hatikbmutiara@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI KEDUNGDOWO</t>
+  </si>
+  <si>
+    <t>Kedung Dowo</t>
+  </si>
+  <si>
+    <t>tkpertiwikedungdowo@gmail.com</t>
+  </si>
+  <si>
+    <t>KB AL HIKMAH</t>
+  </si>
+  <si>
+    <t>Kramat</t>
+  </si>
+  <si>
+    <t>playgroupalhikmah@gmail.com</t>
+  </si>
+  <si>
+    <t>TK MUSLIMAT NU KHADIJAH 3 CANGKRINGAN</t>
+  </si>
+  <si>
+    <t>Cangkringan</t>
+  </si>
+  <si>
+    <t>tkkadhijah3nganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>KB LUQMAN AL-HAKIM PLOSO</t>
+  </si>
+  <si>
+    <t>kblukmanhakim@gmail.com</t>
+  </si>
+  <si>
+    <t>TK AISIYAH BUSTANUL ATHFAL V NGANJUK</t>
+  </si>
+  <si>
+    <t>abavnganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>http://aisyiyah5nganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>TK KEMALA BHAYANGKARI 50 MANGUNDIKARAN</t>
+  </si>
+  <si>
+    <t>tkkemalabhayangkari50@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI RINGINANOM NGANJUK</t>
+  </si>
+  <si>
+    <t>Ringin Anom</t>
+  </si>
+  <si>
+    <t>tkringinanom@gmail.com</t>
+  </si>
+  <si>
+    <t>TK AISYIYAH BUSTANUL ATHFAL 2 BOGO</t>
+  </si>
+  <si>
+    <t>tkaisyiyahduanganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>TK DHARMA WANITA 1 BEGADUNG</t>
+  </si>
+  <si>
+    <t>dharmabegadung1@gmail.com</t>
+  </si>
+  <si>
+    <t>TK AISYIYAH BUSTANUL ATHFAL 3 PLOSO</t>
+  </si>
+  <si>
+    <t>tkaba207@gmail.com</t>
+  </si>
+  <si>
+    <t>TK LUQMAN AL HAKIM PLOSO</t>
+  </si>
+  <si>
+    <t>tkluqmanhakimnganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>TK KRISTEN IMMANUEL</t>
+  </si>
+  <si>
+    <t>tkkristenimmanuel@gmail.com</t>
+  </si>
+  <si>
+    <t>TK AISYIYAH BUSTANUL ATHFAL 1 GANUNG KIDUL</t>
+  </si>
+  <si>
+    <t>Ganung Kidul</t>
+  </si>
+  <si>
+    <t>tkaisyiyahba.satu@gmail.com</t>
+  </si>
+  <si>
+    <t>TK DHARMA WANITA KARTOHARJO</t>
+  </si>
+  <si>
+    <t>Kartoharjo</t>
+  </si>
+  <si>
+    <t>tkdwkartoharjo12@gmail.com</t>
+  </si>
+  <si>
+    <t>TK IT BAITUL IZZAH KAUMAN</t>
+  </si>
+  <si>
+    <t>tkit.baitulizzah@gmail.com</t>
+  </si>
+  <si>
+    <t>http://ypibaitulizzah.sch.id</t>
+  </si>
+  <si>
+    <t>TK DHARMA WANITA II BEGADUNG</t>
+  </si>
+  <si>
+    <t>dharmawanitabegadung@gmail.com</t>
+  </si>
+  <si>
+    <t>TK MUSLIMAT NU KHADIJAH 1 KARTOHARJO</t>
+  </si>
+  <si>
+    <t>tkkhadijah1ngk@gmail.com</t>
+  </si>
+  <si>
+    <t>TK AISYIYAH 04 MANGUNDIKARAN</t>
+  </si>
+  <si>
+    <t>tkaisyiyah4nganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI KRAMAT</t>
+  </si>
+  <si>
+    <t>tkpertiwikramat05@gmail.com</t>
+  </si>
+  <si>
+    <t>KB AISYIYAH V</t>
+  </si>
+  <si>
+    <t>kbaisyiyahv@gmail.com</t>
+  </si>
+  <si>
+    <t>KB ISLAM TERPADU AR RAHIIM GEMAR</t>
+  </si>
+  <si>
+    <t>kbitarrahiimgemar94@gmail.com</t>
+  </si>
+  <si>
+    <t>KB MUSLIMAT NU KHADIJAH 1 NGANJUK</t>
+  </si>
+  <si>
+    <t>kbmuslimatnukhadijah1nganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PLUS AR RAHMAN NGANJUK</t>
+  </si>
+  <si>
+    <t>Payaman</t>
+  </si>
+  <si>
+    <t>TK PERTIWI PAYAMAN</t>
+  </si>
+  <si>
+    <t>tkpertiwipayaman@gmail.com</t>
+  </si>
+  <si>
+    <t>TKIT AR RAHIIM GEMAR</t>
+  </si>
+  <si>
+    <t>tkitarrahiimgemar@gmail.com</t>
+  </si>
+  <si>
+    <t>TK MUSLIMAT NU KHADIJAH 5 KARTOHARJO</t>
+  </si>
+  <si>
+    <t>tmnukhadijah5@gmail.com</t>
+  </si>
+  <si>
+    <t>KB ANGGREK PLOSO</t>
+  </si>
+  <si>
+    <t>sitiasrofah262@gmail.com</t>
+  </si>
+  <si>
+    <t>TK DHARMA WANITA 1 WERUNGOTOK</t>
+  </si>
+  <si>
+    <t>werungotok.nganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB PKK MEKARSARI </t>
+  </si>
+  <si>
+    <t>paudmekarsari7@gmail.com</t>
+  </si>
+  <si>
+    <t>KB PKK KABUPATEN</t>
+  </si>
+  <si>
+    <t>mangundikarankbnganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>TK AHMAD DAHLAN</t>
+  </si>
+  <si>
+    <t>tkahmaddahlannganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>KB AISYIYAH I BOGO</t>
+  </si>
+  <si>
+    <t>playgrupaisyiyah2@gmail.com</t>
+  </si>
+  <si>
+    <t>TK KATOLIK BUDI LUHUR</t>
+  </si>
+  <si>
+    <t>tkkbudiluhurnganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>TK RAINBOW</t>
+  </si>
+  <si>
+    <t>tkrainbow45@gmail.com</t>
+  </si>
+  <si>
+    <t>TK AL WAFA GANUNG KIDUL</t>
+  </si>
+  <si>
+    <t>alwafatk@gmail.com</t>
+  </si>
+  <si>
+    <t>KB TUNAS BANGSA</t>
+  </si>
+  <si>
+    <t>KB RAINBOW</t>
+  </si>
+  <si>
+    <t>kbrainbow.nganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>TK ISLAM MUTIARA BUNDA</t>
+  </si>
+  <si>
+    <t>kb.tkislam.mutiarabunda@gmail.com</t>
+  </si>
+  <si>
+    <t>http://kbtk-mutiarabunda.mysch.id/</t>
+  </si>
+  <si>
+    <t>KB ISLAM MUTIARA BUNDA</t>
+  </si>
+  <si>
+    <t>TK PERTIWI JATIREJO</t>
+  </si>
+  <si>
+    <t>Jatirejo</t>
+  </si>
+  <si>
+    <t>pertiwijatirejotk@yahoo.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB TRISULA PERWARI </t>
+  </si>
+  <si>
+    <t>kbtrisulaperwari@gmail.com</t>
+  </si>
+  <si>
+    <t>TK MUSLIMAT NU KHADIJAH 4 BOGO</t>
+  </si>
+  <si>
+    <t>tkkhadijah4nganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>KB RAUDLATUSSALAM</t>
+  </si>
+  <si>
+    <t>Kb_raudlatussalam@gmail.com</t>
+  </si>
+  <si>
+    <t>KB PKK KARTIKA</t>
+  </si>
+  <si>
+    <t>kartikakbpkk2@gmail.com</t>
+  </si>
+  <si>
+    <t>KB WIDYATAMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB PKK ANGGREK </t>
+  </si>
+  <si>
+    <t>anggrekpaudpkk@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 1 PAYAMAN NGANJUK</t>
+  </si>
+  <si>
+    <t>pertiwi1nganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>KB PERTIWI I NGANJUK</t>
+  </si>
+  <si>
+    <t>kbpertiwi_1nganjuk16072003@yahoo.com</t>
+  </si>
+  <si>
+    <t>KB NURUL ULUM</t>
+  </si>
+  <si>
+    <t>kbnurululumkramat@gmail.com</t>
+  </si>
+  <si>
+    <t>TK NURUL ULUM</t>
+  </si>
+  <si>
+    <t>tknurululumnganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>http://https://kbtknurululumnganjuk.blogspot.com/</t>
+  </si>
+  <si>
+    <t>KB ANAK BANGSA BOGO</t>
+  </si>
+  <si>
+    <t>pkbmanakbangsanganjuk@yahoo.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI RINGINANOM</t>
+  </si>
+  <si>
+    <t>s_ringinanom@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>http://s_ringinanom@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>SD NEGERI CANGKRINGAN</t>
+  </si>
+  <si>
+    <t>sdnegericangkringan@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 GANUNGKIDUL</t>
+  </si>
+  <si>
+    <t>ganungkidul2@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 KRAMAT</t>
+  </si>
+  <si>
+    <t>sdnkramatdua@yahoo.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 KRAMAT</t>
+  </si>
+  <si>
+    <t>sdnkramat3nganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>http://www.sdnkramat3nganjuk.blogspot.com</t>
+  </si>
+  <si>
+    <t>KB KEMUNING</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 KAUMAN</t>
+  </si>
+  <si>
+    <t>kauman1_sdn@yahoo.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 KARTOHARJO</t>
+  </si>
+  <si>
+    <t>kartoharjo2@gmail.com</t>
+  </si>
+  <si>
+    <t>http://kartoharjo2.mysch.id/</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 PAYAMAN</t>
+  </si>
+  <si>
+    <t>sdnpayaman3nganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 BEGADUNG</t>
+  </si>
+  <si>
+    <t>sdnbegadung1@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 KARTOHARJO</t>
+  </si>
+  <si>
+    <t>sdnkartoharjo@gmail.com</t>
+  </si>
+  <si>
+    <t>KB PKK CAHAYA  BUNDA</t>
+  </si>
+  <si>
+    <t>bukarni07@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB PKK TUNAS BHAKTI </t>
+  </si>
+  <si>
+    <t>kbpkktunasbhakti27@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 WERUNGOTOK</t>
+  </si>
+  <si>
+    <t>sdnegeri1werungotok@gmail.com</t>
+  </si>
+  <si>
+    <t>SDIT KHADIJAH</t>
+  </si>
+  <si>
+    <t>sditkhadijah@gmail.com</t>
+  </si>
+  <si>
+    <t>KB PKK PERMATA BUNDA</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 MANGUNDIKARAN</t>
+  </si>
+  <si>
+    <t>sdnmangundikaraniii@yahoo.com</t>
+  </si>
+  <si>
+    <t>sdm3mangundikaran.sch.id</t>
+  </si>
+  <si>
+    <t>TK ANAK BANGSA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB PKK PERMATA HATI </t>
+  </si>
+  <si>
+    <t>kbpkkpermatahati@gmail.com</t>
+  </si>
+  <si>
+    <t>SD AISYIYAH 1</t>
+  </si>
+  <si>
+    <t>sdaonenganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>http://sdaisyiyah1nganjuk.sch.id</t>
+  </si>
+  <si>
+    <t>SD MUHAMMADIYAH NGANJUK</t>
+  </si>
+  <si>
+    <t>sdmuhammadiyahcnb@gmail.com</t>
+  </si>
+  <si>
+    <t>http://www.sdmuhammadiyahcnb.blogspot.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 WERUNGOTOK</t>
+  </si>
+  <si>
+    <t>sdn2werungotoknganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 GANUNGKIDUL</t>
+  </si>
+  <si>
+    <t>sdn1ganungkidul.nganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>http://profilegansa.blogspot.com</t>
+  </si>
+  <si>
+    <t>KB IT AL HUSNA BOGO</t>
+  </si>
+  <si>
+    <t>kbitalhusna88@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 JATIREJO</t>
+  </si>
+  <si>
+    <t>sdnjatirejo1nganjuk@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>SD ISLAM MIFTAHUL HUDA</t>
+  </si>
+  <si>
+    <t>sdimiftahulhuda.ngk@gmail.com</t>
+  </si>
+  <si>
+    <t>http://sdimiftahulhuda.sch.id</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 MANGUNDIKARAN</t>
+  </si>
+  <si>
+    <t>sdnegeri1mangundikaran@gmail.com</t>
+  </si>
+  <si>
+    <t>http://sdnmangundikaran1nganjuk.blogspot.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 PAYAMAN</t>
+  </si>
+  <si>
+    <t>sdnpayamansatu@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>http://sdnpayamansatu.blogspot.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 PLOSO</t>
+  </si>
+  <si>
+    <t>ploso2sdn@ymail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 JATIREJO</t>
+  </si>
+  <si>
+    <t>sdnjatirejodua@gmail.com</t>
+  </si>
+  <si>
+    <t>SDIT BAITUL IZZAH</t>
+  </si>
+  <si>
+    <t>sditbaiz11@gmail.com</t>
+  </si>
+  <si>
+    <t>http://www.ypibaitulizzah.sch.id</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 PLOSO</t>
+  </si>
+  <si>
+    <t>sdnplosonganjuk266@gmail.com</t>
+  </si>
+  <si>
+    <t>SDIP NURUL ULUM</t>
+  </si>
+  <si>
+    <t>sdinurululum@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 KAUMAN</t>
+  </si>
+  <si>
+    <t>sdn2kaumannganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>SD LUQMAN AL HAKIM</t>
+  </si>
+  <si>
+    <t>sdluqmannganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>SD KATOLIK BUDI LUHUR</t>
+  </si>
+  <si>
+    <t>sdk.budi@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 KRAMAT</t>
+  </si>
+  <si>
+    <t>sdnkramat1nganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>KB NURUL QURAN</t>
+  </si>
+  <si>
+    <t>kbnurulqurannganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 4 GANUNGKIDUL</t>
+  </si>
+  <si>
+    <t>empatganung@yahoo.com</t>
+  </si>
+  <si>
+    <t>KB IT BAITUL `IZZAH KRAMAT</t>
+  </si>
+  <si>
+    <t>daifamiki@gmail.com</t>
+  </si>
+  <si>
+    <t>KB AISYIYAH III</t>
+  </si>
+  <si>
+    <t>SD NEGERI KEDUNGDOWO</t>
+  </si>
+  <si>
+    <t>sdnkedungdowosatu@gmail.com</t>
+  </si>
+  <si>
+    <t>SDI PLUS BAITUL  IKHLAS</t>
+  </si>
+  <si>
+    <t>sdip.baitulikhlas@gmail.com</t>
+  </si>
+  <si>
+    <t>http://sdip.baitulikhlas@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 MANGUNDIKARAN</t>
+  </si>
+  <si>
+    <t>sdnmangundikaran2@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>http://www.sdnmangundikaran2.blogspot.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI BALONGPACUL</t>
+  </si>
+  <si>
+    <t>balongpaculsdn@gmail.com</t>
+  </si>
+  <si>
+    <t>SMP NEGERI 6 NGANJUK</t>
+  </si>
+  <si>
+    <t>SMP</t>
+  </si>
+  <si>
+    <t>smpnegeri6nganjuk@gmail.com</t>
+  </si>
+  <si>
+    <t>https://smpn6nganjuk.sch.id</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 PAYAMAN</t>
+  </si>
+  <si>
+    <t>sdnpayaman2@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>TPA TAMAN CREATIVE</t>
+  </si>
+  <si>
+    <t>tpatamancreative@gmail.com</t>
+  </si>
+  <si>
+    <t>TPA QURROTA AYUN</t>
+  </si>
+  <si>
+    <t>qurrotaayundaycare0@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB KUSUMA BANGSA </t>
+  </si>
+  <si>
+    <t>kbkusumabangsa18@gmail.com</t>
   </si>
   <si>
     <t>Sumber Data: Backbone Dapodik Dinas Pendidikan Kab. Nganjuk</t>
   </si>
   <si>
     <t>https://backbone.dispendiknganjuk.net/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -468,54 +1257,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J12"/>
+  <dimension ref="A1:J129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J8" sqref="J8"/>
+      <selection activeCell="J125" sqref="J125"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="25" customWidth="true" style="0"/>
     <col min="10" max="10" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>2</v>
@@ -627,58 +1416,3784 @@
       <c r="C8" s="3">
         <v>20537736</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="3">
         <v>-7.5859</v>
       </c>
       <c r="J8" s="3">
         <v>111.9008</v>
       </c>
     </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="3">
+        <v>4</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="3">
+        <v>69777085</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I9" s="3">
+        <v>-7.6038</v>
+      </c>
+      <c r="J9" s="3">
+        <v>111.9024</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="3">
+        <v>5</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="3">
+        <v>20557963</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I10" s="3">
+        <v>-7.601126</v>
+      </c>
+      <c r="J10" s="3">
+        <v>111.902115</v>
+      </c>
+    </row>
     <row r="11" spans="1:10">
-      <c r="A11" t="s">
+      <c r="A11" s="3">
+        <v>6</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="3">
+        <v>70049909</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I11" s="3">
+        <v>-7.588</v>
+      </c>
+      <c r="J11" s="3">
+        <v>111.9049</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="3">
+        <v>7</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="3">
+        <v>20557954</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I12" s="3">
+        <v>-7.6051</v>
+      </c>
+      <c r="J12" s="3">
+        <v>111.8927</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="3">
+        <v>8</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="3">
+        <v>20558019</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I13" s="3">
+        <v>-7.606</v>
+      </c>
+      <c r="J13" s="3">
+        <v>111.8958</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="3">
+        <v>9</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="3">
+        <v>69818153</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I14" s="3">
+        <v>-7.6062</v>
+      </c>
+      <c r="J14" s="3">
+        <v>111.8957</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="3">
+        <v>10</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" s="3">
+        <v>69776742</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I15" s="3">
+        <v>-7.5953</v>
+      </c>
+      <c r="J15" s="3">
+        <v>111.903</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="3">
+        <v>11</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" s="3">
+        <v>20558008</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I16" s="3">
+        <v>-7.5954</v>
+      </c>
+      <c r="J16" s="3">
+        <v>111.903</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="3">
+        <v>12</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="3">
+        <v>20557956</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="I17" s="3">
+        <v>-7.6023</v>
+      </c>
+      <c r="J17" s="3">
+        <v>111.8971</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="3">
+        <v>13</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" s="3">
+        <v>20557867</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I18" s="3">
+        <v>-7.5926</v>
+      </c>
+      <c r="J18" s="3">
+        <v>111.9163</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="3">
+        <v>14</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C19" s="3">
+        <v>20558206</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I19" s="3">
+        <v>-7.598957</v>
+      </c>
+      <c r="J19" s="3">
+        <v>111.914713</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="3">
+        <v>15</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="3">
+        <v>20558295</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I20" s="3">
+        <v>-7.616145</v>
+      </c>
+      <c r="J20" s="3">
+        <v>111.888285</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="3">
+        <v>16</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="3">
+        <v>20558049</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I21" s="3">
+        <v>-7.560248</v>
+      </c>
+      <c r="J21" s="3">
+        <v>111.93355</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="3">
+        <v>17</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C22" s="3">
+        <v>20557984</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I22" s="3">
+        <v>-7.599232</v>
+      </c>
+      <c r="J22" s="3">
+        <v>111.896417</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="3">
+        <v>18</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C23" s="3">
+        <v>20571835</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I23" s="3">
+        <v>-7.6216</v>
+      </c>
+      <c r="J23" s="3">
+        <v>111.8989</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="3">
+        <v>19</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C24" s="3">
+        <v>69818185</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I24" s="3">
+        <v>-5.443757</v>
+      </c>
+      <c r="J24" s="3">
+        <v>114.421127</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="3">
+        <v>20</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" s="3">
+        <v>20558192</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I25" s="3">
+        <v>-7.579732</v>
+      </c>
+      <c r="J25" s="3">
+        <v>111.910172</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="3">
+        <v>21</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C26" s="3">
+        <v>69818150</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I26" s="3">
+        <v>-7.6082</v>
+      </c>
+      <c r="J26" s="3">
+        <v>111.9118</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="3">
+        <v>22</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C27" s="3">
+        <v>20558011</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I27" s="3">
+        <v>-7.6037</v>
+      </c>
+      <c r="J27" s="3">
+        <v>111.889</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="3">
+        <v>23</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C28" s="3">
+        <v>69765642</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I28" s="3">
+        <v>7.6197</v>
+      </c>
+      <c r="J28" s="3">
+        <v>111.8963</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="3">
         <v>24</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>25</v>
+      <c r="B29" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C29" s="3">
+        <v>69918924</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="3">
+        <v>-7.598</v>
+      </c>
+      <c r="J29" s="3">
+        <v>111.894</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="3">
+        <v>25</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="3">
+        <v>20557965</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I30" s="3">
+        <v>-7.6005</v>
+      </c>
+      <c r="J30" s="3">
+        <v>111.9023</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="3">
+        <v>26</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C31" s="3">
+        <v>20558235</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I31" s="3">
+        <v>-7.586</v>
+      </c>
+      <c r="J31" s="3">
+        <v>111.89032</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="3">
+        <v>27</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="C32" s="3">
+        <v>20557753</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I32" s="3">
+        <v>-7.6022652</v>
+      </c>
+      <c r="J32" s="3">
+        <v>111.9167291</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" s="3">
+        <v>28</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C33" s="3">
+        <v>20557814</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I33" s="3">
+        <v>-7.5847</v>
+      </c>
+      <c r="J33" s="3">
+        <v>111.9003</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" s="3">
+        <v>29</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C34" s="3">
+        <v>20557755</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I34" s="3">
+        <v>-7.6194</v>
+      </c>
+      <c r="J34" s="3">
+        <v>111.8976</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="3">
+        <v>30</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C35" s="3">
+        <v>69765406</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I35" s="3">
+        <v>-7.62</v>
+      </c>
+      <c r="J35" s="3">
+        <v>111.8962</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="3">
+        <v>31</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="C36" s="3">
+        <v>69896545</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I36" s="3">
+        <v>-7.5985</v>
+      </c>
+      <c r="J36" s="3">
+        <v>111.8936</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="3">
+        <v>32</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C37" s="3">
+        <v>20557750</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I37" s="3">
+        <v>-7.605</v>
+      </c>
+      <c r="J37" s="3">
+        <v>111.90588</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="3">
+        <v>33</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C38" s="3">
+        <v>20557786</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I38" s="3">
+        <v>-7.6091</v>
+      </c>
+      <c r="J38" s="3">
+        <v>111.8946</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="3">
+        <v>34</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C39" s="3">
+        <v>20557957</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="I39" s="3">
+        <v>-7.6135</v>
+      </c>
+      <c r="J39" s="3">
+        <v>111.9173</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="3">
+        <v>35</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="C40" s="3">
+        <v>69818155</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I40" s="3">
+        <v>-7.5846</v>
+      </c>
+      <c r="J40" s="3">
+        <v>111.904</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="3">
+        <v>36</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C41" s="3">
+        <v>20558004</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I41" s="3">
+        <v>-7.6091</v>
+      </c>
+      <c r="J41" s="3">
+        <v>111.8983</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="3">
+        <v>37</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C42" s="3">
+        <v>20557756</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I42" s="3">
+        <v>-7.601043</v>
+      </c>
+      <c r="J42" s="3">
+        <v>111.927369</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="3">
+        <v>38</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C43" s="3">
+        <v>20558201</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I43" s="3">
+        <v>-7.613</v>
+      </c>
+      <c r="J43" s="3">
+        <v>111.9132</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="3">
+        <v>39</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C44" s="3">
+        <v>69908918</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I44" s="3">
+        <v>-7.598</v>
+      </c>
+      <c r="J44" s="3">
+        <v>111.894</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="3">
+        <v>40</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C45" s="3">
+        <v>69908922</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I45" s="3">
+        <v>-7.600747</v>
+      </c>
+      <c r="J45" s="3">
+        <v>111.916265</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="3">
+        <v>41</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C46" s="3">
+        <v>69765650</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I46" s="3">
+        <v>-7.608914</v>
+      </c>
+      <c r="J46" s="3">
+        <v>111.896911</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="3">
+        <v>42</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C47" s="3">
+        <v>20558278</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G47" s="3"/>
+      <c r="H47" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I47" s="3">
+        <v>-7.6049</v>
+      </c>
+      <c r="J47" s="3">
+        <v>111.9014</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="3">
+        <v>43</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="C48" s="3">
+        <v>20558225</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I48" s="3">
+        <v>-7.6118</v>
+      </c>
+      <c r="J48" s="3">
+        <v>111.9005</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="3">
+        <v>44</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C49" s="3">
+        <v>69947548</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I49" s="3">
+        <v>-7.6013</v>
+      </c>
+      <c r="J49" s="3">
+        <v>111.9159</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="3">
+        <v>45</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C50" s="3">
+        <v>20557990</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I50" s="3">
+        <v>-7.6091</v>
+      </c>
+      <c r="J50" s="3">
+        <v>111.8869</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="3">
+        <v>46</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C51" s="3">
+        <v>69765644</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I51" s="3">
+        <v>-7.6182</v>
+      </c>
+      <c r="J51" s="3">
+        <v>111.9007</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="3">
+        <v>47</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C52" s="3">
+        <v>20557850</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I52" s="3">
+        <v>-7.5985</v>
+      </c>
+      <c r="J52" s="3">
+        <v>111.9233</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="3">
+        <v>48</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C53" s="3">
+        <v>69765660</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I53" s="3">
+        <v>-7.6024</v>
+      </c>
+      <c r="J53" s="3">
+        <v>111.89289</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="3">
+        <v>49</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C54" s="3">
+        <v>69765665</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I54" s="3">
+        <v>-7.60173</v>
+      </c>
+      <c r="J54" s="3">
+        <v>111.901823</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="3">
+        <v>50</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C55" s="3">
+        <v>70039476</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I55" s="3">
+        <v>-7.6011</v>
+      </c>
+      <c r="J55" s="3">
+        <v>111.9093</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="3">
+        <v>51</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C56" s="3">
+        <v>69765655</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I56" s="3">
+        <v>0</v>
+      </c>
+      <c r="J56" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="3">
+        <v>52</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C57" s="3">
+        <v>20557964</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I57" s="3">
+        <v>-7.6033</v>
+      </c>
+      <c r="J57" s="3">
+        <v>111.9049</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" s="3">
+        <v>53</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="C58" s="3">
+        <v>70007535</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I58" s="3">
+        <v>7.6016</v>
+      </c>
+      <c r="J58" s="3">
+        <v>111.9052</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="3">
+        <v>54</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C59" s="3">
+        <v>20557764</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I59" s="3">
+        <v>-7.605915</v>
+      </c>
+      <c r="J59" s="3">
+        <v>111.905354</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="3">
+        <v>55</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C60" s="3">
+        <v>69765662</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G60" s="3"/>
+      <c r="H60" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I60" s="3">
+        <v>-7.5991</v>
+      </c>
+      <c r="J60" s="3">
+        <v>111.9151</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="3">
+        <v>56</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C61" s="3">
+        <v>69984038</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I61" s="3">
+        <v>-7.6016</v>
+      </c>
+      <c r="J61" s="3">
+        <v>111.9052</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" s="3">
+        <v>57</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C62" s="3">
+        <v>69871522</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="I62" s="3">
+        <v>-7.6026</v>
+      </c>
+      <c r="J62" s="3">
+        <v>111.8914</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="3">
+        <v>58</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="C63" s="3">
+        <v>69908919</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="I63" s="3">
+        <v>-7.604096</v>
+      </c>
+      <c r="J63" s="3">
+        <v>111.890801</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="3">
+        <v>59</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="C64" s="3">
+        <v>20558185</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I64" s="3">
+        <v>-7.6169</v>
+      </c>
+      <c r="J64" s="3">
+        <v>111.8864</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="3">
+        <v>60</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="C65" s="3">
+        <v>69765663</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I65" s="3">
+        <v>-7.6035</v>
+      </c>
+      <c r="J65" s="3">
+        <v>111.9032</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="3">
+        <v>61</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C66" s="3">
+        <v>20558014</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I66" s="3">
+        <v>-7.5958</v>
+      </c>
+      <c r="J66" s="3">
+        <v>111.8932</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="3">
+        <v>62</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="C67" s="3">
+        <v>69765664</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I67" s="3">
+        <v>0</v>
+      </c>
+      <c r="J67" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="3">
+        <v>63</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C68" s="3">
+        <v>69765667</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I68" s="3">
+        <v>-7.5839</v>
+      </c>
+      <c r="J68" s="3">
+        <v>111.9047</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="3">
+        <v>64</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C69" s="3">
+        <v>69818166</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G69" s="3"/>
+      <c r="H69" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I69" s="3">
+        <v>0</v>
+      </c>
+      <c r="J69" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="3">
+        <v>65</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="C70" s="3">
+        <v>69779895</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I70" s="3">
+        <v>-7.5936</v>
+      </c>
+      <c r="J70" s="3">
+        <v>111.9228</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" s="3">
+        <v>66</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C71" s="3">
+        <v>20558076</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I71" s="3">
+        <v>-7.6055</v>
+      </c>
+      <c r="J71" s="3">
+        <v>111.9012</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="3">
+        <v>67</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="C72" s="3">
+        <v>69765648</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I72" s="3">
+        <v>-7.605676</v>
+      </c>
+      <c r="J72" s="3">
+        <v>111.901141</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="3">
+        <v>68</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="C73" s="3">
+        <v>69980438</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I73" s="3">
+        <v>0</v>
+      </c>
+      <c r="J73" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="3">
+        <v>69</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="C74" s="3">
+        <v>70011375</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="I74" s="3">
+        <v>-7.6099</v>
+      </c>
+      <c r="J74" s="3">
+        <v>111.9168</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="3">
+        <v>70</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="C75" s="3">
+        <v>69765652</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I75" s="3">
+        <v>-7.6054</v>
+      </c>
+      <c r="J75" s="3">
+        <v>111.8902</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="3">
+        <v>71</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="C76" s="3">
+        <v>20538160</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="I76" s="3">
+        <v>-7.5872</v>
+      </c>
+      <c r="J76" s="3">
+        <v>111.8917</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" s="3">
+        <v>72</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="C77" s="3">
+        <v>20513766</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I77" s="3">
+        <v>-7.6021</v>
+      </c>
+      <c r="J77" s="3">
+        <v>111.8893</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="3">
+        <v>73</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C78" s="3">
+        <v>20537796</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I78" s="3">
+        <v>-7.6048</v>
+      </c>
+      <c r="J78" s="3">
+        <v>111.9032</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" s="3">
+        <v>74</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C79" s="3">
+        <v>20537653</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I79" s="3">
+        <v>-7.6134</v>
+      </c>
+      <c r="J79" s="3">
+        <v>111.92</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" s="3">
+        <v>75</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C80" s="3">
+        <v>20537654</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="I80" s="3">
+        <v>-7.6182</v>
+      </c>
+      <c r="J80" s="3">
+        <v>111.9089</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" s="3">
+        <v>76</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="C81" s="3">
+        <v>69776792</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="G81" s="3"/>
+      <c r="H81" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I81" s="3">
+        <v>0</v>
+      </c>
+      <c r="J81" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" s="3">
+        <v>77</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="C82" s="3">
+        <v>20537959</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I82" s="3">
+        <v>-7.6</v>
+      </c>
+      <c r="J82" s="3">
+        <v>111.8975</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" s="3">
+        <v>78</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="C83" s="3">
+        <v>20537953</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="I83" s="3">
+        <v>-7.6063</v>
+      </c>
+      <c r="J83" s="3">
+        <v>111.8878</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" s="3">
+        <v>79</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="C84" s="3">
+        <v>20538133</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I84" s="3">
+        <v>-7.6044</v>
+      </c>
+      <c r="J84" s="3">
+        <v>111.9021</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" s="3">
+        <v>80</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="C85" s="3">
+        <v>20537734</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I85" s="3">
+        <v>-7.5849</v>
+      </c>
+      <c r="J85" s="3">
+        <v>111.9048</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" s="3">
+        <v>81</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="C86" s="3">
+        <v>20537952</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I86" s="3">
+        <v>-7.6088</v>
+      </c>
+      <c r="J86" s="3">
+        <v>111.8946</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" s="3">
+        <v>82</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="C87" s="3">
+        <v>69765646</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I87" s="3">
+        <v>-7.6162</v>
+      </c>
+      <c r="J87" s="3">
+        <v>111.9126</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" s="3">
+        <v>83</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="C88" s="3">
+        <v>69765671</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I88" s="3">
+        <v>-7.5691</v>
+      </c>
+      <c r="J88" s="3">
+        <v>111.9215</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" s="3">
+        <v>84</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="C89" s="3">
+        <v>20538297</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I89" s="3">
+        <v>-7.5926</v>
+      </c>
+      <c r="J89" s="3">
+        <v>111.9168</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" s="3">
+        <v>85</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C90" s="3">
+        <v>69975000</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I90" s="3">
+        <v>-7.611766</v>
+      </c>
+      <c r="J90" s="3">
+        <v>111.892138</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" s="3">
+        <v>86</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="C91" s="3">
+        <v>69765670</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="G91" s="3"/>
+      <c r="H91" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I91" s="3">
+        <v>0</v>
+      </c>
+      <c r="J91" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="3">
+        <v>87</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="C92" s="3">
+        <v>20538037</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="I92" s="3">
+        <v>-7.5995</v>
+      </c>
+      <c r="J92" s="3">
+        <v>111.9145</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="3">
+        <v>88</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="C93" s="3">
+        <v>69871523</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I93" s="3">
+        <v>-7.60389</v>
+      </c>
+      <c r="J93" s="3">
+        <v>111.890424</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" s="3">
+        <v>89</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="C94" s="3">
+        <v>69765668</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I94" s="3">
+        <v>-7.586166</v>
+      </c>
+      <c r="J94" s="3">
+        <v>111.890166</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" s="3">
+        <v>90</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="C95" s="3">
+        <v>20537627</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="I95" s="3">
+        <v>-7.605209</v>
+      </c>
+      <c r="J95" s="3">
+        <v>111.906531</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" s="3">
+        <v>91</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="C96" s="3">
+        <v>69727389</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="I96" s="3">
+        <v>-7.6012</v>
+      </c>
+      <c r="J96" s="3">
+        <v>111.9094</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" s="3">
+        <v>92</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="C97" s="3">
+        <v>20537687</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I97" s="3">
+        <v>-7.5986</v>
+      </c>
+      <c r="J97" s="3">
+        <v>111.923</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" s="3">
+        <v>93</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="C98" s="3">
+        <v>20537795</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H98" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="I98" s="3">
+        <v>-7.6042</v>
+      </c>
+      <c r="J98" s="3">
+        <v>111.9066</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" s="3">
+        <v>94</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="C99" s="3">
+        <v>69765654</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="H99" s="3"/>
+      <c r="I99" s="3">
+        <v>-7.6031</v>
+      </c>
+      <c r="J99" s="3">
+        <v>111.894</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" s="3">
+        <v>95</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="C100" s="3">
+        <v>20537914</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I100" s="3">
+        <v>-7.654</v>
+      </c>
+      <c r="J100" s="3">
+        <v>111.89</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" s="3">
+        <v>96</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="C101" s="3">
+        <v>69888523</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="H101" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="I101" s="3">
+        <v>-7.5954</v>
+      </c>
+      <c r="J101" s="3">
+        <v>111.9027</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" s="3">
+        <v>97</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="C102" s="3">
+        <v>20538035</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="I102" s="3">
+        <v>-7.6015</v>
+      </c>
+      <c r="J102" s="3">
+        <v>111.9038</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" s="3">
+        <v>98</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C103" s="3">
+        <v>20538131</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="I103" s="3">
+        <v>-7.6075</v>
+      </c>
+      <c r="J103" s="3">
+        <v>111.901</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" s="3">
+        <v>99</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="C104" s="3">
+        <v>20537672</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="H104" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I104" s="3">
+        <v>-7.6186</v>
+      </c>
+      <c r="J104" s="3">
+        <v>111.8984</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" s="3">
+        <v>100</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="C105" s="3">
+        <v>20537915</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="H105" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I105" s="3">
+        <v>-7.6151</v>
+      </c>
+      <c r="J105" s="3">
+        <v>111.8793</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" s="3">
+        <v>101</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="C106" s="3">
+        <v>20537632</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="I106" s="3">
+        <v>-7.594775</v>
+      </c>
+      <c r="J106" s="3">
+        <v>111.895784</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" s="3">
+        <v>102</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="C107" s="3">
+        <v>20538144</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I107" s="3">
+        <v>-7.6152</v>
+      </c>
+      <c r="J107" s="3">
+        <v>111.8974</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" s="3">
+        <v>103</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="C108" s="3">
+        <v>20537629</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I108" s="3">
+        <v>-7.6079</v>
+      </c>
+      <c r="J108" s="3">
+        <v>111.8988</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10">
+      <c r="A109" s="3">
+        <v>104</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="C109" s="3">
+        <v>20537648</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G109" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="H109" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I109" s="3">
+        <v>-7.601346</v>
+      </c>
+      <c r="J109" s="3">
+        <v>111.896471</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110" s="3">
+        <v>105</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="C110" s="3">
+        <v>20554813</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="H110" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I110" s="3">
+        <v>-7.6197</v>
+      </c>
+      <c r="J110" s="3">
+        <v>111.8963</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" s="3">
+        <v>106</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="C111" s="3">
+        <v>20537630</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I111" s="3">
+        <v>-7.6021</v>
+      </c>
+      <c r="J111" s="3">
+        <v>111.906</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" s="3">
+        <v>107</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C112" s="3">
+        <v>20538008</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="H112" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I112" s="3">
+        <v>-7.6029</v>
+      </c>
+      <c r="J112" s="3">
+        <v>111.9136</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" s="3">
+        <v>108</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="C113" s="3">
+        <v>69954637</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="H113" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I113" s="3">
+        <v>-7.5974</v>
+      </c>
+      <c r="J113" s="3">
+        <v>111.9104</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" s="3">
+        <v>109</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="C114" s="3">
+        <v>20537797</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I114" s="3">
+        <v>-7.604</v>
+      </c>
+      <c r="J114" s="3">
+        <v>111.9078</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" s="3">
+        <v>110</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="C115" s="3">
+        <v>69765645</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I115" s="3">
+        <v>-7.6125</v>
+      </c>
+      <c r="J115" s="3">
+        <v>111.9178</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" s="3">
+        <v>111</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="C116" s="3">
+        <v>69776749</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G116" s="3"/>
+      <c r="H116" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I116" s="3">
+        <v>-7.6194</v>
+      </c>
+      <c r="J116" s="3">
+        <v>111.8976</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117" s="3">
+        <v>112</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="C117" s="3">
+        <v>20537970</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="H117" s="3"/>
+      <c r="I117" s="3">
+        <v>-7.5722</v>
+      </c>
+      <c r="J117" s="3">
+        <v>111.9102</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" s="3">
+        <v>113</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="C118" s="3">
+        <v>69881372</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="I118" s="3">
+        <v>-7.6158</v>
+      </c>
+      <c r="J118" s="3">
+        <v>111.8861</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" s="3">
+        <v>114</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="C119" s="3">
+        <v>20538036</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="I119" s="3">
+        <v>-7.5987</v>
+      </c>
+      <c r="J119" s="3">
+        <v>111.9048</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" s="3">
+        <v>115</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="C120" s="3">
+        <v>20537709</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I120" s="3">
+        <v>-7.5693</v>
+      </c>
+      <c r="J120" s="3">
+        <v>111.9179</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10">
+      <c r="A121" s="3">
+        <v>116</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="C121" s="3">
+        <v>20538385</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="I121" s="3">
+        <v>-7.6152</v>
+      </c>
+      <c r="J121" s="3">
+        <v>111.8798</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122" s="3">
+        <v>117</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="C122" s="3">
+        <v>20538132</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I122" s="3">
+        <v>-7.605</v>
+      </c>
+      <c r="J122" s="3">
+        <v>111.8966</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10">
+      <c r="A123" s="3">
+        <v>118</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="C123" s="3">
+        <v>69908921</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="G123" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="H123" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I123" s="3">
+        <v>-7.604958</v>
+      </c>
+      <c r="J123" s="3">
+        <v>111.908627</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" s="3">
+        <v>119</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="C124" s="3">
+        <v>70045460</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I124" s="3">
+        <v>-7.6191</v>
+      </c>
+      <c r="J124" s="3">
+        <v>111.8745</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125" s="3">
+        <v>120</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="C125" s="3">
+        <v>69765649</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I125" s="3">
+        <v>-7.6124</v>
+      </c>
+      <c r="J125" s="3">
+        <v>111.9004</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10">
+      <c r="A128" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" t="s">
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">