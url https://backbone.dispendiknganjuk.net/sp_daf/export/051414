--- v2 (2026-05-21)
+++ v3 (2026-08-13)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan Kec. Nganjuk</t>
   </si>
   <si>
-    <t>Update : 22-05-2026</t>
+    <t>Update : 14-08-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama Sekolah</t>
   </si>
   <si>
     <t>NPSN</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Bentuk</t>
   </si>
   <si>
     <t>Desa/Kelurahan</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>