--- v0 (2026-04-01)
+++ v1 (2026-05-21)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan Kec. Baron</t>
   </si>
   <si>
-    <t>Update : 01-04-2026</t>
+    <t>Update : 22-05-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama Sekolah</t>
   </si>
   <si>
     <t>NPSN</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Bentuk</t>
   </si>
   <si>
     <t>Desa/Kelurahan</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
@@ -543,50 +543,110 @@
     <t>KB DHARMA WANITA SAMBIROTO</t>
   </si>
   <si>
     <t>kbdharmawanitasambiroto@gmail.com</t>
   </si>
   <si>
     <t>KB NUSA INDAH</t>
   </si>
   <si>
     <t>nusaindahbaron@gmail.com</t>
   </si>
   <si>
     <t>TK DHARMA WANITA 2 KEMADUH</t>
   </si>
   <si>
     <t>dw2kemaduh@gmail.com</t>
   </si>
   <si>
     <t>TK PERTIWI 1 WAUNG</t>
   </si>
   <si>
     <t>pertiwiwaung1@gmail.com</t>
   </si>
   <si>
     <t>http://pertiwiwaung1id.wordpress.com</t>
+  </si>
+  <si>
+    <t>TK DHARMA WANITA 4 KATERBAN</t>
+  </si>
+  <si>
+    <t>tkdharmawanitaempat_katerban@yahoo.com</t>
+  </si>
+  <si>
+    <t>KB PERWANIDA</t>
+  </si>
+  <si>
+    <t>kabekuperwanida094@gmail.com</t>
+  </si>
+  <si>
+    <t>KB BERSERI I BARON</t>
+  </si>
+  <si>
+    <t>berserisatubaron88@gmail.com</t>
+  </si>
+  <si>
+    <t>KB AS SHOLEH KATERBAN</t>
+  </si>
+  <si>
+    <t>kbasholeh@gmail.com</t>
+  </si>
+  <si>
+    <t>KB AL-KHOIRIYAH KATERBAN</t>
+  </si>
+  <si>
+    <t>alkhoiriyahbaron88@Gmail.com</t>
+  </si>
+  <si>
+    <t>KB TUNAS BANGSA</t>
+  </si>
+  <si>
+    <t>kbtunasbangsa_baron@yahoo.com</t>
+  </si>
+  <si>
+    <t>TK NEGERI PEMBINA BARON</t>
+  </si>
+  <si>
+    <t>tknpembina.baron@gmail.com</t>
+  </si>
+  <si>
+    <t>KB AMANAH 2</t>
+  </si>
+  <si>
+    <t>amanahdua88@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 GARU</t>
+  </si>
+  <si>
+    <t>sdngarusatu@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 GEBANGKEREP</t>
+  </si>
+  <si>
+    <t>sdn.gebangkerep2@gmail.com</t>
   </si>
   <si>
     <t>Sumber Data: Backbone Dapodik Dinas Pendidikan Kab. Nganjuk</t>
   </si>
   <si>
     <t>https://backbone.dispendiknganjuk.net/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -927,54 +987,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J80"/>
+  <dimension ref="A1:J90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J76" sqref="J76"/>
+      <selection activeCell="J86" sqref="J86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="25" customWidth="true" style="0"/>
     <col min="10" max="10" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>2</v>
@@ -3260,58 +3320,378 @@
       <c r="C76" s="3">
         <v>20558263</v>
       </c>
       <c r="D76" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>175</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>176</v>
       </c>
       <c r="I76" s="3">
         <v>-7.595578</v>
       </c>
       <c r="J76" s="3">
         <v>112.054319</v>
       </c>
     </row>
+    <row r="77" spans="1:10">
+      <c r="A77" s="3">
+        <v>72</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="C77" s="3">
+        <v>20557878</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I77" s="3">
+        <v>-7.573402</v>
+      </c>
+      <c r="J77" s="3">
+        <v>112.045304</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="3">
+        <v>73</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="C78" s="3">
+        <v>69765599</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I78" s="3">
+        <v>-7.5937</v>
+      </c>
+      <c r="J78" s="3">
+        <v>112.0532</v>
+      </c>
+    </row>
     <row r="79" spans="1:10">
-      <c r="A79" t="s">
-        <v>177</v>
+      <c r="A79" s="3">
+        <v>74</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C79" s="3">
+        <v>69765598</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I79" s="3">
+        <v>-7.6004</v>
+      </c>
+      <c r="J79" s="3">
+        <v>112.0562</v>
       </c>
     </row>
     <row r="80" spans="1:10">
-      <c r="A80" t="s">
-        <v>178</v>
+      <c r="A80" s="3">
+        <v>75</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C80" s="3">
+        <v>69765615</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I80" s="3">
+        <v>-7.5685</v>
+      </c>
+      <c r="J80" s="3">
+        <v>112.0459</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" s="3">
+        <v>76</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C81" s="3">
+        <v>69765617</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I81" s="3">
+        <v>-5.443757</v>
+      </c>
+      <c r="J81" s="3">
+        <v>114.421127</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" s="3">
+        <v>77</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="C82" s="3">
+        <v>70010317</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I82" s="3">
+        <v>-7.5937</v>
+      </c>
+      <c r="J82" s="3">
+        <v>112.0535</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" s="3">
+        <v>78</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="C83" s="3">
+        <v>20558020</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I83" s="3">
+        <v>-7.5780234</v>
+      </c>
+      <c r="J83" s="3">
+        <v>112.0600659</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" s="3">
+        <v>79</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="C84" s="3">
+        <v>69765612</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I84" s="3">
+        <v>-7.559865</v>
+      </c>
+      <c r="J84" s="3">
+        <v>112.048831</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" s="3">
+        <v>80</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="C85" s="3">
+        <v>20537799</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I85" s="3">
+        <v>-7.5657</v>
+      </c>
+      <c r="J85" s="3">
+        <v>112.0751</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" s="3">
+        <v>81</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="C86" s="3">
+        <v>20537800</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I86" s="3">
+        <v>-7.5771</v>
+      </c>
+      <c r="J86" s="3">
+        <v>111.8713</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" t="s">
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">