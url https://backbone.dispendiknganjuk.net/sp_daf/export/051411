--- v1 (2026-05-21)
+++ v2 (2026-08-13)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan Kec. Baron</t>
   </si>
   <si>
-    <t>Update : 22-05-2026</t>
+    <t>Update : 14-08-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama Sekolah</t>
   </si>
   <si>
     <t>NPSN</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Bentuk</t>
   </si>
   <si>
     <t>Desa/Kelurahan</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>