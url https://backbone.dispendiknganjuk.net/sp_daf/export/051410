--- v0 (2026-04-01)
+++ v1 (2026-05-21)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan Kec. Patianrowo</t>
   </si>
   <si>
-    <t>Update : 01-04-2026</t>
+    <t>Update : 22-05-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama Sekolah</t>
   </si>
   <si>
     <t>NPSN</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Bentuk</t>
   </si>
   <si>
     <t>Desa/Kelurahan</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
@@ -299,50 +299,53 @@
   <si>
     <t>KB ANAK BANGSA</t>
   </si>
   <si>
     <t>abangsa768@gmail.com</t>
   </si>
   <si>
     <t>KB TIRTO MULYA TIRTOBINANGUN</t>
   </si>
   <si>
     <t>tirtomulyo9@gmail.com</t>
   </si>
   <si>
     <t>PLAY GROUP AISYIYAH</t>
   </si>
   <si>
     <t>playgroupaisyiyahngepung@gmail.com</t>
   </si>
   <si>
     <t>TK ISLAM AL-BAROKAH NGEPUNG</t>
   </si>
   <si>
     <t>KB AL IRSYAD</t>
   </si>
   <si>
+    <t>al.irsyad001@gmail.com</t>
+  </si>
+  <si>
     <t>SD NEGERI 1 BUKUR</t>
   </si>
   <si>
     <t>Negeri</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>sdnbukur@gmail.com</t>
   </si>
   <si>
     <t>SD NEGERI 1 PISANG</t>
   </si>
   <si>
     <t>sdnegeripisang1@gmail.com</t>
   </si>
   <si>
     <t>SD NEGERI 3 BUKUR</t>
   </si>
   <si>
     <t>sdn3bukur@gmail.com</t>
   </si>
   <si>
     <t>SD NEGERI 2 NGROMBOT</t>
@@ -441,50 +444,143 @@
     <t>sdnpisangtiga@yahoo.co.id</t>
   </si>
   <si>
     <t>SD NEGERI 4 TIRTOBINANGUN</t>
   </si>
   <si>
     <t>sdntirtobinangun4@gmail.com</t>
   </si>
   <si>
     <t>TK PERTIWI BUKUR</t>
   </si>
   <si>
     <t>tkptwbukur02@gmail.com</t>
   </si>
   <si>
     <t>KB PAUD ROBBANI PISANG</t>
   </si>
   <si>
     <t>kbrobbani212@gmail.com</t>
   </si>
   <si>
     <t>TK NURUL ULUM PISANG</t>
   </si>
   <si>
     <t>tknurululum203@gmail.com</t>
+  </si>
+  <si>
+    <t>KB MUSLIMAT NU KHADIJAH 2</t>
+  </si>
+  <si>
+    <t>kbmuslimatnukhadijah2@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 ROWOMARTO</t>
+  </si>
+  <si>
+    <t>sdnrowo1@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 PATIANROWO</t>
+  </si>
+  <si>
+    <t>sdnpatianrowosatu@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 PECUK</t>
+  </si>
+  <si>
+    <t>sdnpecuk1@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 BABADAN</t>
+  </si>
+  <si>
+    <t>sdn3babadanptw@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 4 BABADAN</t>
+  </si>
+  <si>
+    <t>sdnbabadan4_patianrowo@ymail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 6 BABADAN</t>
+  </si>
+  <si>
+    <t>sdnbabadan6@gmail.com</t>
+  </si>
+  <si>
+    <t>KB ANAK CERIA</t>
+  </si>
+  <si>
+    <t>anakceria20@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 TIRTOBINANGUN</t>
+  </si>
+  <si>
+    <t>sdntirtobinangun2@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 PISANG</t>
+  </si>
+  <si>
+    <t>sdnpisang2@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 TIRTOBINANGUN</t>
+  </si>
+  <si>
+    <t>tirtobinanguntiga@yahoo.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 NGEPUNG</t>
+  </si>
+  <si>
+    <t>sdnngepung3@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 PECUK</t>
+  </si>
+  <si>
+    <t>sdnpecuk3@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 4 ROWOMARTO</t>
+  </si>
+  <si>
+    <t>sdnegeri4rowomarto@gmail.com</t>
+  </si>
+  <si>
+    <t>http://sites.google.com/view/sd-negeri-4-rowomarto/home</t>
+  </si>
+  <si>
+    <t>KB ANANDA</t>
+  </si>
+  <si>
+    <t>kbananda385@gmail.com</t>
   </si>
   <si>
     <t>Sumber Data: Backbone Dapodik Dinas Pendidikan Kab. Nganjuk</t>
   </si>
   <si>
     <t>https://backbone.dispendiknganjuk.net/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -825,54 +921,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J66"/>
+  <dimension ref="A1:J81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J62" sqref="J62"/>
+      <selection activeCell="J77" sqref="J77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="25" customWidth="true" style="0"/>
     <col min="10" max="10" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>2</v>
@@ -1989,773 +2085,1255 @@
         <v>-7.556</v>
       </c>
       <c r="J39" s="3">
         <v>112.0762</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="3">
         <v>35</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>94</v>
       </c>
       <c r="C40" s="3">
         <v>69973868</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>39</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="G40" s="3"/>
+      <c r="G40" s="3" t="s">
+        <v>95</v>
+      </c>
       <c r="H40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I40" s="3">
         <v>0</v>
       </c>
       <c r="J40" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="3">
         <v>36</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C41" s="3">
         <v>20537750</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E41" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I41" s="3">
         <v>-7.5401</v>
       </c>
       <c r="J41" s="3">
         <v>112.074</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="3">
         <v>37</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C42" s="3">
         <v>20538141</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>51</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I42" s="3">
         <v>-7.5724</v>
       </c>
       <c r="J42" s="3">
         <v>112.1</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="3">
         <v>38</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C43" s="3">
         <v>20537752</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I43" s="3">
         <v>-7.5494</v>
       </c>
       <c r="J43" s="3">
         <v>112.0571</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="3">
         <v>39</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C44" s="3">
         <v>20538106</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I44" s="3">
         <v>-7.5548</v>
       </c>
       <c r="J44" s="3">
         <v>112.1152</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="3">
         <v>40</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C45" s="3">
         <v>20538128</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I45" s="3">
         <v>-7.5581</v>
       </c>
       <c r="J45" s="3">
         <v>112.1127</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="3">
         <v>41</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C46" s="3">
         <v>20538277</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I46" s="3">
         <v>-7.5365</v>
       </c>
       <c r="J46" s="3">
         <v>112.1334</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="3">
         <v>42</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C47" s="3">
         <v>69765593</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>39</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>29</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I47" s="3">
         <v>-7.551825</v>
       </c>
       <c r="J47" s="3">
         <v>112.08179</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="3">
         <v>43</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C48" s="3">
         <v>69765401</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I48" s="3">
         <v>-7.564417</v>
       </c>
       <c r="J48" s="3">
         <v>112.08149</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="3">
         <v>44</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C49" s="3">
         <v>20557820</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I49" s="3">
         <v>-7.5495</v>
       </c>
       <c r="J49" s="3">
         <v>112.0566</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="3">
         <v>45</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C50" s="3">
         <v>69824853</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>83</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I50" s="3">
         <v>-7.570267</v>
       </c>
       <c r="J50" s="3">
         <v>112.110146</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="3">
         <v>46</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C51" s="3">
         <v>20513064</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I51" s="3">
         <v>-7.5807</v>
       </c>
       <c r="J51" s="3">
         <v>112.1109</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="3">
         <v>47</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C52" s="3">
         <v>20538165</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>26</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I52" s="3">
         <v>-7.5368</v>
       </c>
       <c r="J52" s="3">
         <v>112.1012</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="3">
         <v>48</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C53" s="3">
         <v>20512912</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>83</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I53" s="3">
         <v>-7.5703</v>
       </c>
       <c r="J53" s="3">
         <v>112.1104</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="3">
         <v>49</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C54" s="3">
         <v>20538081</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>29</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I54" s="3">
         <v>-7.5558</v>
       </c>
       <c r="J54" s="3">
         <v>112.0837</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="3">
         <v>50</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C55" s="3">
         <v>20537691</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I55" s="3">
         <v>-7.5526</v>
       </c>
       <c r="J55" s="3">
         <v>112.1078</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="3">
         <v>51</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C56" s="3">
         <v>20512946</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I56" s="3">
         <v>-7.5511</v>
       </c>
       <c r="J56" s="3">
         <v>112.116</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="3">
         <v>52</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C57" s="3">
         <v>20538080</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>29</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I57" s="3">
         <v>-7.5577</v>
       </c>
       <c r="J57" s="3">
         <v>112.0913</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="3">
         <v>53</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C58" s="3">
         <v>20538143</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>51</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I58" s="3">
         <v>-7.5797</v>
       </c>
       <c r="J58" s="3">
         <v>112.0975</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="3">
         <v>54</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C59" s="3">
         <v>20538279</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I59" s="3">
         <v>-7.5389</v>
       </c>
       <c r="J59" s="3">
         <v>112.1313</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="3">
         <v>55</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C60" s="3">
         <v>69824868</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I60" s="3">
         <v>-7.5401</v>
       </c>
       <c r="J60" s="3">
         <v>112.074</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="3">
         <v>56</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C61" s="3">
         <v>69765588</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>39</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>51</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I61" s="3">
         <v>0</v>
       </c>
       <c r="J61" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="3">
         <v>57</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C62" s="3">
         <v>20558022</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>51</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I62" s="3">
         <v>0</v>
       </c>
       <c r="J62" s="3">
         <v>0</v>
       </c>
     </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="3">
+        <v>58</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C63" s="3">
+        <v>69909325</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I63" s="3">
+        <v>0</v>
+      </c>
+      <c r="J63" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="3">
+        <v>59</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="C64" s="3">
+        <v>20538164</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I64" s="3">
+        <v>-7.544</v>
+      </c>
+      <c r="J64" s="3">
+        <v>112.1152</v>
+      </c>
+    </row>
     <row r="65" spans="1:10">
-      <c r="A65" t="s">
-        <v>143</v>
+      <c r="A65" s="3">
+        <v>60</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="C65" s="3">
+        <v>20538127</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I65" s="3">
+        <v>-7.5611</v>
+      </c>
+      <c r="J65" s="3">
+        <v>112.1115</v>
       </c>
     </row>
     <row r="66" spans="1:10">
-      <c r="A66" t="s">
-        <v>144</v>
+      <c r="A66" s="3">
+        <v>61</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="C66" s="3">
+        <v>20512913</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I66" s="3">
+        <v>-7.5645</v>
+      </c>
+      <c r="J66" s="3">
+        <v>112.1086</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="3">
+        <v>62</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="C67" s="3">
+        <v>20537692</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I67" s="3">
+        <v>-7.5654</v>
+      </c>
+      <c r="J67" s="3">
+        <v>112.068</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="3">
+        <v>63</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="C68" s="3">
+        <v>20537693</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I68" s="3">
+        <v>-7.5645</v>
+      </c>
+      <c r="J68" s="3">
+        <v>112.0814</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="3">
+        <v>64</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C69" s="3">
+        <v>20537694</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I69" s="3">
+        <v>-7.5565</v>
+      </c>
+      <c r="J69" s="3">
+        <v>112.0773</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="3">
+        <v>65</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="C70" s="3">
+        <v>70009169</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I70" s="3">
+        <v>0</v>
+      </c>
+      <c r="J70" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" s="3">
+        <v>66</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C71" s="3">
+        <v>20538278</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I71" s="3">
+        <v>-7.5437</v>
+      </c>
+      <c r="J71" s="3">
+        <v>112.1267</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="3">
+        <v>67</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C72" s="3">
+        <v>20538142</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I72" s="3">
+        <v>-7.5725</v>
+      </c>
+      <c r="J72" s="3">
+        <v>112.1017</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="3">
+        <v>68</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="C73" s="3">
+        <v>20513175</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I73" s="3">
+        <v>-7.535</v>
+      </c>
+      <c r="J73" s="3">
+        <v>112.1402</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="3">
+        <v>69</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="C74" s="3">
+        <v>20538082</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I74" s="3">
+        <v>-7.5368</v>
+      </c>
+      <c r="J74" s="3">
+        <v>112.0847</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="3">
+        <v>70</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="C75" s="3">
+        <v>20512911</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I75" s="3">
+        <v>-7.5675</v>
+      </c>
+      <c r="J75" s="3">
+        <v>112.1047</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="3">
+        <v>71</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C76" s="3">
+        <v>20513321</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="I76" s="3">
+        <v>-7.5271</v>
+      </c>
+      <c r="J76" s="3">
+        <v>112.1023</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" s="3">
+        <v>72</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="C77" s="3">
+        <v>69818187</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I77" s="3">
+        <v>0.0012</v>
+      </c>
+      <c r="J77" s="3">
+        <v>0.0073</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" t="s">
+        <v>176</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">