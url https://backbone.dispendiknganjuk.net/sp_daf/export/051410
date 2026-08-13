--- v1 (2026-05-21)
+++ v2 (2026-08-13)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan Kec. Patianrowo</t>
   </si>
   <si>
-    <t>Update : 22-05-2026</t>
+    <t>Update : 14-08-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama Sekolah</t>
   </si>
   <si>
     <t>NPSN</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Bentuk</t>
   </si>
   <si>
     <t>Desa/Kelurahan</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>