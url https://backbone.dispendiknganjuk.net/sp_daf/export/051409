--- v0 (2025-10-19)
+++ v1 (2026-04-01)
@@ -12,500 +12,680 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan Kec. Kertosono</t>
   </si>
   <si>
-    <t>Update : 2025-10-20 01:23:02</t>
+    <t>Update : 01-04-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama Sekolah</t>
   </si>
   <si>
     <t>NPSN</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Bentuk</t>
   </si>
   <si>
     <t>Desa/Kelurahan</t>
   </si>
   <si>
-    <t>PD</t>
-[...8 lines deleted...]
-    <t>Rombel</t>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Website</t>
+  </si>
+  <si>
+    <t>Lintang</t>
+  </si>
+  <si>
+    <t>Bujur</t>
+  </si>
+  <si>
+    <t>TK PERTIWI PANDANTOYO</t>
+  </si>
+  <si>
+    <t>Swasta</t>
+  </si>
+  <si>
+    <t>TK</t>
+  </si>
+  <si>
+    <t>Pandan Toyo</t>
+  </si>
+  <si>
+    <t>tkpertiwi.pandantoyo1@gmail.com</t>
+  </si>
+  <si>
+    <t>http://</t>
+  </si>
+  <si>
+    <t>TK PERTIWI I LAMBANGKUNING</t>
+  </si>
+  <si>
+    <t>Lambang Kuning</t>
+  </si>
+  <si>
+    <t>pertiwilambangkuning@gmail.com</t>
+  </si>
+  <si>
+    <t>TK IT MUMTAZA CERIA</t>
+  </si>
+  <si>
+    <t>Kalianyar</t>
+  </si>
+  <si>
+    <t>tkitmumtazaceria7@gmail.com</t>
+  </si>
+  <si>
+    <t>http://tiny.cc/mumtazaceria</t>
+  </si>
+  <si>
+    <t>TK PERTIWI KEPUH</t>
+  </si>
+  <si>
+    <t>Kepuh</t>
+  </si>
+  <si>
+    <t>tkpertiwikepuh@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI IV DRENGES</t>
+  </si>
+  <si>
+    <t>Drenges</t>
+  </si>
+  <si>
+    <t>tkpertiwi.drengesiv@yahoo.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI PELEM</t>
+  </si>
+  <si>
+    <t>Pelem</t>
+  </si>
+  <si>
+    <t>tkpertiwipelemkts@gmail.com</t>
+  </si>
+  <si>
+    <t>TK YWKA KERTOSONO</t>
+  </si>
+  <si>
+    <t>Banaran</t>
+  </si>
+  <si>
+    <t>kertosonoywka@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI II LAMBANGKUNING</t>
+  </si>
+  <si>
+    <t>tkpertiwi2lambangkuning79@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI JUWONO</t>
+  </si>
+  <si>
+    <t>Juwono</t>
+  </si>
+  <si>
+    <t>tkpertiwijuwono@yahoo.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI I NGLAWAK</t>
+  </si>
+  <si>
+    <t>Nglawak</t>
+  </si>
+  <si>
+    <t>tkpertiwi1nglawak@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TK BAITUL HALIM </t>
+  </si>
+  <si>
+    <t>Kudu</t>
+  </si>
+  <si>
+    <t>tkbaitulhalim21@gmail.com</t>
+  </si>
+  <si>
+    <t>TK TRISULA KERTOSONO</t>
+  </si>
+  <si>
+    <t>Kutorejo</t>
+  </si>
+  <si>
+    <t>tktrisulakertosono@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PANCAMURNI 1 KUTOREJO</t>
+  </si>
+  <si>
+    <t>TK PERTIWI II KALIANYAR</t>
+  </si>
+  <si>
+    <t>tkpertiwikalianyar2@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TK KEMALA BHAYANGKARI 51 </t>
+  </si>
+  <si>
+    <t>tkbhayangkarikertosono@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI TANJUNG</t>
+  </si>
+  <si>
+    <t>Tanjung</t>
+  </si>
+  <si>
+    <t>pertiwitanjung2020@gmail.com</t>
   </si>
   <si>
     <t>TK PERTIWI KUDU</t>
   </si>
   <si>
-    <t>SWASTA</t>
-[...11 lines deleted...]
-    <t>Kutorejo</t>
+    <t>TK AR RAHMAN KERTOSONO</t>
+  </si>
+  <si>
+    <t>tkarrahmankertosono@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TK PANCAMURNI AL-USMAN </t>
+  </si>
+  <si>
+    <t>tkpancamurnialusman@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI BANARAN</t>
+  </si>
+  <si>
+    <t>tkpertiwibanaran01@gmail.com</t>
+  </si>
+  <si>
+    <t>TK KATOLIK YOS SUDARSO PELEM</t>
+  </si>
+  <si>
+    <t>tkkatolikyossudarso@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI II NGLAWAK</t>
+  </si>
+  <si>
+    <t>tkpertiwiduanglawak@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 1 KALIANYAR</t>
+  </si>
+  <si>
+    <t>tkptwkalianyar1@gmail.com</t>
+  </si>
+  <si>
+    <t>http://https://sites.google.com/view/tkpertiwi1kalianyarkertosono/halaman-muka</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 2 DRENGES</t>
+  </si>
+  <si>
+    <t>tkpertiwi2.drenges@gmail.com</t>
+  </si>
+  <si>
+    <t>TK TARBIYAH AL UBAIDAH</t>
+  </si>
+  <si>
+    <t>tktarbiyah484@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI  DRENGES III</t>
+  </si>
+  <si>
+    <t>tkpertiwidrenges3@gmail.com</t>
+  </si>
+  <si>
+    <t>TK MUTIARA INSANI</t>
+  </si>
+  <si>
+    <t>tkmutiarainsani38@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TK MUSLIMAH NU KHADIJAH I </t>
+  </si>
+  <si>
+    <t>tkmuslimatnukhadijah12@gmail.com</t>
   </si>
   <si>
     <t>TK AISYIYAH II PELEM</t>
   </si>
   <si>
-    <t>Pelem</t>
-[...26 lines deleted...]
-    <t>TK TRISULA KERTOSONO</t>
+    <t>tkaba2kertosono@yahoo.com</t>
+  </si>
+  <si>
+    <t>TK AS SALAM</t>
+  </si>
+  <si>
+    <t>tkassalambogo@gmail.com</t>
+  </si>
+  <si>
+    <t>TK TUNAS HARAPAN TEMBARAK</t>
+  </si>
+  <si>
+    <t>Tembarak</t>
+  </si>
+  <si>
+    <t>tktunasharapan492@gmail.com</t>
   </si>
   <si>
     <t>TK PERTIWI BANGSRI</t>
   </si>
   <si>
     <t>Bangsri</t>
   </si>
   <si>
-    <t>TK PERTIWI TANJUNG</t>
-[...7 lines deleted...]
-  <si>
     <t>TK IT ULUL ALBAB LAMBANGKUNING</t>
   </si>
   <si>
-    <t>Banaran</t>
-[...44 lines deleted...]
-    <t>Tembarak</t>
+    <t>tkitululalbab.lb@gmail.com</t>
+  </si>
+  <si>
+    <t>TK AL HIDAYAH KERTOSONO</t>
+  </si>
+  <si>
+    <t>tkalhidayah.kts@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI I DRENGES</t>
+  </si>
+  <si>
+    <t>tkpertiwidrenges1@gmail.com</t>
   </si>
   <si>
     <t>TK AISYIYAH BUSTANUL ATHFAL 1 BANARAN</t>
   </si>
   <si>
-    <t>TK PERTIWI II NGLAWAK</t>
-[...32 lines deleted...]
-    <t>TK AR RAHMAN KERTOSONO</t>
+    <t>tkaisyiyahbanaran6@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 PELEM</t>
+  </si>
+  <si>
+    <t>Negeri</t>
+  </si>
+  <si>
+    <t>SD</t>
+  </si>
+  <si>
+    <t>pelem3@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 NGLAWAK</t>
+  </si>
+  <si>
+    <t>sdn1nglawak.kertosono@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 4 DRENGES</t>
+  </si>
+  <si>
+    <t>302.sdndrenges4@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 KUTOREJO</t>
+  </si>
+  <si>
+    <t>sdkutorejo2@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 KUDU</t>
+  </si>
+  <si>
+    <t>sdnkudu2kts@gmail.com</t>
+  </si>
+  <si>
+    <t>http://sdnkudu2kts.blogspot.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 KALIANYAR</t>
+  </si>
+  <si>
+    <t>kalianyar1.kts@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI JUWONO</t>
+  </si>
+  <si>
+    <t>sdn.juwono_298@ymail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI KEPUH</t>
+  </si>
+  <si>
+    <t>sdkepuh@ymail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 DRENGES</t>
+  </si>
+  <si>
+    <t>sdnduadrenges@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 TEMBARAK</t>
+  </si>
+  <si>
+    <t>tembaraksdn@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 BANGSRI</t>
+  </si>
+  <si>
+    <t>bangsrisdn1@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 DRENGES</t>
+  </si>
+  <si>
+    <t>sdndrenges1ktsyes@gmail.com</t>
+  </si>
+  <si>
+    <t>http://https://sites.google.com/admin.sd.belajar.id/sd-negeri-1-drenges</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 BANARAN</t>
+  </si>
+  <si>
+    <t>satusdbanaran@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 LAMBANGKUNING</t>
+  </si>
+  <si>
+    <t>lambangkuning1sdn@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 LAMBANGKUNING</t>
+  </si>
+  <si>
+    <t>sdndualambangkuningkertosono@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 BANARAN</t>
+  </si>
+  <si>
+    <t>banarandua@gmail.com</t>
+  </si>
+  <si>
+    <t>SD MUHAMMADIYAH</t>
+  </si>
+  <si>
+    <t>sdmuhammadiyah302@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 NGLAWAK</t>
+  </si>
+  <si>
+    <t>sd2nglawak@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD NEGERI TANJUNG </t>
+  </si>
+  <si>
+    <t>sdntanjung_kts@yahoo.com</t>
+  </si>
+  <si>
+    <t>SD AR RAHMAN</t>
+  </si>
+  <si>
+    <t>arrahmankertosono@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>http://www.sd-arrahman.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 KUTOREJO</t>
+  </si>
+  <si>
+    <t>sdnkutorejo1no269kertosono@gmail.com</t>
+  </si>
+  <si>
+    <t>http://https://sites.google.com/view/sdn1kutorejo-hebat</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 BANGSRI</t>
+  </si>
+  <si>
+    <t>sdnbangsri2kts@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 KALIANYAR</t>
+  </si>
+  <si>
+    <t>sdn2kalianyarkertosono@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 PANDANTOYO</t>
+  </si>
+  <si>
+    <t>sdn_pandantoyo1@rocketmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 PELEM</t>
+  </si>
+  <si>
+    <t>sdnpelem02@gmail.com</t>
+  </si>
+  <si>
+    <t>SDK YOS SUDARSO</t>
+  </si>
+  <si>
+    <t>sdkatolikkertosono@yahoo.com</t>
+  </si>
+  <si>
+    <t>http://sdkyossudarso.blogspot.com/</t>
+  </si>
+  <si>
+    <t>SD ISLAM TERPADU ULUL ALBAB</t>
+  </si>
+  <si>
+    <t>ululalbabkertosono@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 KUDU</t>
+  </si>
+  <si>
+    <t>sdnkudui@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 PELEM</t>
+  </si>
+  <si>
+    <t>pelemisdn@gmail.com</t>
+  </si>
+  <si>
+    <t>http://pelemisdn.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 BANARAN</t>
+  </si>
+  <si>
+    <t>sdnbanaran3kertosono@gmail.com</t>
+  </si>
+  <si>
+    <t>http://www.sdnbanaran3kertosono.blogspot.com</t>
+  </si>
+  <si>
+    <t>KB PERMATA HATI</t>
+  </si>
+  <si>
+    <t>KB</t>
+  </si>
+  <si>
+    <t>paudpermatahati35@gmail.com</t>
+  </si>
+  <si>
+    <t>KB BAITUL HALIM</t>
+  </si>
+  <si>
+    <t>KB PERMATA HATI NGLAWAK</t>
+  </si>
+  <si>
+    <t>kbpermatahati93@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> KB AL HIDAYAH </t>
+  </si>
+  <si>
+    <t>alhidayahkb0@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB  AISYIYAH 2 </t>
+  </si>
+  <si>
+    <t>paud_aba2_kertosonook@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>KB PEDULI KLINTER</t>
+  </si>
+  <si>
+    <t>yumroatun18@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB ANANDA </t>
+  </si>
+  <si>
+    <t>jwnridahariyati123@gmail.com</t>
+  </si>
+  <si>
+    <t>KB ISLAM TERPADU MUMTAZA CERIA</t>
+  </si>
+  <si>
+    <t>KB TUNAS KASIH LAMBANG KUNING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB TUNAS CERIA </t>
+  </si>
+  <si>
+    <t>kbtunasceria03@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB CERIA </t>
+  </si>
+  <si>
+    <t>KBCeria.kudu@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB  AR-RAHMAN </t>
+  </si>
+  <si>
+    <t>kertosonopgarrahman@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB MUTIARA INSANI  </t>
+  </si>
+  <si>
+    <t>kbmutiarainsani@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB STAR KIDS </t>
+  </si>
+  <si>
+    <t>kbstarkidstanjung@gmail.com</t>
+  </si>
+  <si>
+    <t>KB SABILILAH</t>
+  </si>
+  <si>
+    <t>pgsabilillahtanjung@gmail.com</t>
+  </si>
+  <si>
+    <t>KB DAHLIA CERIA</t>
+  </si>
+  <si>
+    <t>dahliaceria2@gmail.com</t>
+  </si>
+  <si>
+    <t>KB AZ ZAHRA</t>
+  </si>
+  <si>
+    <t>paudazzahra2010@gmail.com</t>
+  </si>
+  <si>
+    <t>KB PEDULI PELEM</t>
+  </si>
+  <si>
+    <t>kbpedulipelem16@gmail.com</t>
+  </si>
+  <si>
+    <t>KB KHODIJAH</t>
+  </si>
+  <si>
+    <t>kbkhodijahkertosono@gmail.com</t>
   </si>
   <si>
     <t>KB ULUL ALBAB</t>
   </si>
   <si>
-    <t>KB</t>
-[...245 lines deleted...]
-    <t>K5657285</t>
+    <t>kbululalbab.lb@gmail.com</t>
   </si>
   <si>
     <t>Sumber Data: Backbone Dapodik Dinas Pendidikan Kab. Nganjuk</t>
+  </si>
+  <si>
+    <t>https://backbone.dispendiknganjuk.net/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -840,60 +1020,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J119"/>
+  <dimension ref="A1:J95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J116" sqref="J116"/>
+      <selection activeCell="J91" sqref="J91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="25" customWidth="true" style="0"/>
+    <col min="10" max="10" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
@@ -907,3573 +1091,2790 @@
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3">
         <v>1</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="3">
-        <v>20571840</v>
+        <v>20558220</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G6" s="3">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I6" s="3">
-        <v>4</v>
+        <v>-7.5836</v>
       </c>
       <c r="J6" s="3">
-        <v>3</v>
+        <v>112.0949</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="3">
         <v>2</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C7" s="3">
-        <v>20557966</v>
+        <v>20571837</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I7" s="3">
-        <v>5</v>
+        <v>-7.5871</v>
       </c>
       <c r="J7" s="3">
-        <v>4</v>
+        <v>112.0909</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="3">
         <v>3</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C8" s="3">
-        <v>20558277</v>
+        <v>69934278</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>25</v>
       </c>
       <c r="I8" s="3">
-        <v>3</v>
+        <v>-7.6246</v>
       </c>
       <c r="J8" s="3">
-        <v>3</v>
+        <v>112.0911</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="3">
         <v>4</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C9" s="3">
         <v>20571839</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>27</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I9" s="3">
-        <v>3</v>
+        <v>-7.605681</v>
       </c>
       <c r="J9" s="3">
-        <v>2</v>
+        <v>112.095351</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="3">
         <v>5</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C10" s="3">
-        <v>69765400</v>
+        <v>20558285</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I10" s="3">
-        <v>3</v>
+        <v>-7.624</v>
       </c>
       <c r="J10" s="3">
-        <v>2</v>
+        <v>112.0771</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="3">
         <v>6</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C11" s="3">
         <v>20558226</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>33</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I11" s="3">
-        <v>6</v>
+        <v>-7.6057</v>
       </c>
       <c r="J11" s="3">
-        <v>5</v>
+        <v>112.0954</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="3">
         <v>7</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="C12" s="3">
-        <v>20558129</v>
+        <v>20558294</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>36</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I12" s="3">
-        <v>3</v>
+        <v>-7.591771</v>
       </c>
       <c r="J12" s="3">
-        <v>3</v>
+        <v>112.10166</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="3">
         <v>8</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="C13" s="3">
-        <v>20558285</v>
+        <v>20571838</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I13" s="3">
-        <v>3</v>
+        <v>-7.5872</v>
       </c>
       <c r="J13" s="3">
-        <v>3</v>
+        <v>112.0877</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="3">
         <v>9</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="C14" s="3">
-        <v>20558290</v>
+        <v>20558187</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>41</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I14" s="3">
-        <v>3</v>
+        <v>-7.639077</v>
       </c>
       <c r="J14" s="3">
-        <v>2</v>
+        <v>112.095705</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="3">
         <v>10</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="C15" s="3">
-        <v>20558035</v>
+        <v>20558101</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>44</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I15" s="3">
-        <v>2</v>
+        <v>-7.5982</v>
       </c>
       <c r="J15" s="3">
-        <v>2</v>
+        <v>112.0854</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="3">
         <v>11</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="C16" s="3">
-        <v>20558251</v>
+        <v>20557768</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>47</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I16" s="3">
-        <v>4</v>
+        <v>-7.5883</v>
       </c>
       <c r="J16" s="3">
-        <v>3</v>
+        <v>112.1072</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="3">
         <v>12</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="C17" s="3">
-        <v>20558024</v>
+        <v>20558290</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>50</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I17" s="3">
-        <v>9</v>
+        <v>-7.5966</v>
       </c>
       <c r="J17" s="3">
-        <v>7</v>
+        <v>112.1069</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="3">
         <v>13</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="C18" s="3">
-        <v>69765399</v>
+        <v>20558024</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>50</v>
+      </c>
+      <c r="G18" s="3"/>
+      <c r="H18" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I18" s="3">
-        <v>9</v>
+        <v>-7.5966</v>
       </c>
       <c r="J18" s="3">
-        <v>8</v>
+        <v>112.1019</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="3">
         <v>14</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="C19" s="3">
         <v>20558135</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I19" s="3">
-        <v>3</v>
+        <v>-7.6342</v>
       </c>
       <c r="J19" s="3">
-        <v>2</v>
+        <v>112.0751</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="3">
         <v>15</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="C20" s="3">
-        <v>20558091</v>
+        <v>20557966</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>50</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I20" s="3">
-        <v>4</v>
+        <v>-7.5927</v>
       </c>
       <c r="J20" s="3">
-        <v>2</v>
+        <v>112.1079</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="3">
         <v>16</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="C21" s="3">
-        <v>69934278</v>
+        <v>20558251</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>58</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I21" s="3">
-        <v>3</v>
+        <v>-7.617591</v>
       </c>
       <c r="J21" s="3">
-        <v>2</v>
+        <v>112.087036</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="3">
         <v>17</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="C22" s="3">
-        <v>20558052</v>
+        <v>20571840</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>47</v>
+      </c>
+      <c r="G22" s="3"/>
+      <c r="H22" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I22" s="3">
-        <v>3</v>
+        <v>-7.588</v>
       </c>
       <c r="J22" s="3">
-        <v>2</v>
+        <v>112.1089</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="3">
         <v>18</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="C23" s="3">
-        <v>20558023</v>
+        <v>20557766</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>44</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I23" s="3">
-        <v>6</v>
+        <v>-7.6021</v>
       </c>
       <c r="J23" s="3">
-        <v>4</v>
+        <v>112.0884</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="3">
         <v>19</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="C24" s="3">
-        <v>20558299</v>
+        <v>20558023</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>33</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I24" s="3">
-        <v>4</v>
+        <v>-7.6004</v>
       </c>
       <c r="J24" s="3">
-        <v>2</v>
+        <v>112.1039</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="3">
         <v>20</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="C25" s="3">
-        <v>20558060</v>
+        <v>20558052</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>36</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I25" s="3">
-        <v>3</v>
+        <v>-7.5868</v>
       </c>
       <c r="J25" s="3">
-        <v>2</v>
+        <v>112.1023</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="3">
         <v>21</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="C26" s="3">
-        <v>20558187</v>
+        <v>20558299</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>33</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I26" s="3">
-        <v>4</v>
+        <v>-7.6011</v>
       </c>
       <c r="J26" s="3">
-        <v>2</v>
+        <v>112.1026</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="3">
         <v>22</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="C27" s="3">
-        <v>69955451</v>
+        <v>20558146</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>44</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I27" s="3">
-        <v>3</v>
+        <v>-7.6112</v>
       </c>
       <c r="J27" s="3">
-        <v>3</v>
+        <v>112.0812</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="3">
         <v>23</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="C28" s="3">
-        <v>69950318</v>
+        <v>20558091</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>73</v>
       </c>
       <c r="I28" s="3">
-        <v>4</v>
+        <v>-7.6237</v>
       </c>
       <c r="J28" s="3">
-        <v>3</v>
+        <v>112.0932</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="3">
         <v>24</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="C29" s="3">
-        <v>20558291</v>
+        <v>20558129</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I29" s="3">
-        <v>4</v>
+        <v>-7.639247</v>
       </c>
       <c r="J29" s="3">
-        <v>2</v>
+        <v>112.082139</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="3">
         <v>25</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="C30" s="3">
-        <v>20557751</v>
+        <v>69955451</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>33</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I30" s="3">
-        <v>5</v>
+        <v>-7.5959</v>
       </c>
       <c r="J30" s="3">
-        <v>5</v>
+        <v>112.105</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="3">
         <v>26</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>53</v>
+        <v>78</v>
       </c>
       <c r="C31" s="3">
-        <v>20558146</v>
+        <v>20558060</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I31" s="3">
-        <v>4</v>
+        <v>-7.6308</v>
       </c>
       <c r="J31" s="3">
-        <v>3</v>
+        <v>112.0707</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="3">
         <v>27</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="C32" s="3">
-        <v>20558075</v>
+        <v>69765400</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="G32" s="3">
         <v>16</v>
       </c>
-      <c r="H32" s="3">
-        <v>0</v>
+      <c r="G32" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I32" s="3">
-        <v>3</v>
+        <v>-7.591643</v>
       </c>
       <c r="J32" s="3">
-        <v>2</v>
+        <v>112.100286</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="3">
         <v>28</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>55</v>
+        <v>82</v>
       </c>
       <c r="C33" s="3">
-        <v>69988860</v>
+        <v>69818181</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>27</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I33" s="3">
-        <v>2</v>
+        <v>-7.5995</v>
       </c>
       <c r="J33" s="3">
-        <v>2</v>
+        <v>112.0927</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="3">
         <v>29</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="C34" s="3">
-        <v>20558220</v>
+        <v>20558277</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>33</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I34" s="3">
-        <v>3</v>
+        <v>-7.5942</v>
       </c>
       <c r="J34" s="3">
-        <v>2</v>
+        <v>112.105</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="3">
         <v>30</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="C35" s="3">
-        <v>20571837</v>
+        <v>69950318</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>44</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I35" s="3">
-        <v>2</v>
+        <v>-7.6061</v>
       </c>
       <c r="J35" s="3">
-        <v>2</v>
+        <v>112.0807</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="3">
         <v>31</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="C36" s="3">
-        <v>20571838</v>
+        <v>20558291</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>89</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I36" s="3">
-        <v>4</v>
+        <v>-7.6059</v>
       </c>
       <c r="J36" s="3">
-        <v>3</v>
+        <v>112.1022</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="3">
         <v>32</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="C37" s="3">
-        <v>20557768</v>
+        <v>20558035</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>92</v>
+      </c>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I37" s="3">
-        <v>5</v>
+        <v>-7.6221</v>
       </c>
       <c r="J37" s="3">
-        <v>4</v>
+        <v>112.0995</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="3">
         <v>33</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>61</v>
+        <v>93</v>
       </c>
       <c r="C38" s="3">
-        <v>69818181</v>
+        <v>69765399</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>36</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I38" s="3">
-        <v>3</v>
+        <v>-7.5903</v>
       </c>
       <c r="J38" s="3">
-        <v>2</v>
+        <v>112.0973</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="3">
         <v>34</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C39" s="3">
-        <v>20558101</v>
+        <v>69988860</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>89</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I39" s="3">
-        <v>3</v>
+        <v>-7.6072</v>
       </c>
       <c r="J39" s="3">
-        <v>2</v>
+        <v>112.1023</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="3">
         <v>35</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="C40" s="3">
-        <v>20558294</v>
+        <v>20558075</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I40" s="3">
-        <v>4</v>
+        <v>-7.6174</v>
       </c>
       <c r="J40" s="3">
-        <v>2</v>
+        <v>112.0972</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="3">
         <v>36</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>64</v>
+        <v>99</v>
       </c>
       <c r="C41" s="3">
-        <v>20557766</v>
+        <v>20557751</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F41" s="3" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>36</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I41" s="3">
-        <v>3</v>
+        <v>-7.5887</v>
       </c>
       <c r="J41" s="3">
-        <v>3</v>
+        <v>112.102</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="3">
         <v>37</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="C42" s="3">
-        <v>69765583</v>
+        <v>20512906</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F42" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>33</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I42" s="3">
-        <v>4</v>
+        <v>-7.6007</v>
       </c>
       <c r="J42" s="3">
-        <v>3</v>
+        <v>112.0829</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="3">
         <v>38</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>67</v>
+        <v>105</v>
       </c>
       <c r="C43" s="3">
-        <v>69933204</v>
+        <v>20512854</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F43" s="3" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>44</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I43" s="3">
-        <v>2</v>
+        <v>-7.6011</v>
       </c>
       <c r="J43" s="3">
-        <v>2</v>
+        <v>112.0896</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="3">
         <v>39</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="C44" s="3">
-        <v>69818131</v>
+        <v>20537835</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I44" s="3">
-        <v>2</v>
+        <v>-7.6241</v>
       </c>
       <c r="J44" s="3">
-        <v>1</v>
+        <v>112.0775</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="3">
         <v>40</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="C45" s="3">
-        <v>69950316</v>
+        <v>20538016</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>50</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I45" s="3">
-        <v>2</v>
+        <v>-7.5966</v>
       </c>
       <c r="J45" s="3">
-        <v>1</v>
+        <v>112.1071</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="3">
         <v>41</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>70</v>
+        <v>111</v>
       </c>
       <c r="C46" s="3">
-        <v>69765767</v>
+        <v>20537852</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>47</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>113</v>
       </c>
       <c r="I46" s="3">
-        <v>3</v>
+        <v>-7.5826</v>
       </c>
       <c r="J46" s="3">
-        <v>2</v>
+        <v>112.109</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="3">
         <v>42</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>71</v>
+        <v>114</v>
       </c>
       <c r="C47" s="3">
-        <v>69765569</v>
+        <v>20537935</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I47" s="3">
-        <v>2</v>
+        <v>-7.6355</v>
       </c>
       <c r="J47" s="3">
-        <v>2</v>
+        <v>112.0615</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="3">
         <v>43</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>72</v>
+        <v>116</v>
       </c>
       <c r="C48" s="3">
-        <v>69765576</v>
+        <v>20537932</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F48" s="3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>41</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I48" s="3">
-        <v>4</v>
+        <v>-7.6292</v>
       </c>
       <c r="J48" s="3">
-        <v>3</v>
+        <v>112.0888</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="3">
         <v>44</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>73</v>
+        <v>118</v>
       </c>
       <c r="C49" s="3">
-        <v>69765565</v>
+        <v>20512996</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F49" s="3" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>27</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I49" s="3">
-        <v>2</v>
+        <v>-7.6056</v>
       </c>
       <c r="J49" s="3">
-        <v>2</v>
+        <v>112.0955</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="3">
         <v>45</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>74</v>
+        <v>120</v>
       </c>
       <c r="C50" s="3">
-        <v>69968744</v>
+        <v>20537785</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F50" s="3" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I50" s="3">
-        <v>2</v>
+        <v>-7.632</v>
       </c>
       <c r="J50" s="3">
-        <v>1</v>
+        <v>112.0697</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="3">
         <v>46</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>75</v>
+        <v>122</v>
       </c>
       <c r="C51" s="3">
-        <v>69765584</v>
+        <v>20538274</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F51" s="3" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>89</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I51" s="3">
-        <v>2</v>
+        <v>-7.6073</v>
       </c>
       <c r="J51" s="3">
-        <v>2</v>
+        <v>112.1</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="3">
         <v>47</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>76</v>
+        <v>124</v>
       </c>
       <c r="C52" s="3">
-        <v>69779901</v>
+        <v>20514014</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>92</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I52" s="3">
-        <v>3</v>
+        <v>-7.6242</v>
       </c>
       <c r="J52" s="3">
-        <v>2</v>
+        <v>112.0958</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="3">
         <v>48</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>77</v>
+        <v>126</v>
       </c>
       <c r="C53" s="3">
-        <v>69765585</v>
+        <v>20513771</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>128</v>
       </c>
       <c r="I53" s="3">
-        <v>2</v>
+        <v>-7.6393</v>
       </c>
       <c r="J53" s="3">
-        <v>1</v>
+        <v>112.0823</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="3">
         <v>49</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>78</v>
+        <v>129</v>
       </c>
       <c r="C54" s="3">
-        <v>69974588</v>
+        <v>20537714</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>36</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I54" s="3">
-        <v>3</v>
+        <v>-7.5912</v>
       </c>
       <c r="J54" s="3">
-        <v>2</v>
+        <v>112.1028</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="3">
         <v>50</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>79</v>
+        <v>131</v>
       </c>
       <c r="C55" s="3">
-        <v>69937455</v>
+        <v>20538020</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I55" s="3">
-        <v>1</v>
+        <v>-7.5864</v>
       </c>
       <c r="J55" s="3">
-        <v>1</v>
+        <v>112.0881</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="3">
         <v>51</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>80</v>
+        <v>133</v>
       </c>
       <c r="C56" s="3">
-        <v>69933207</v>
+        <v>20537855</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F56" s="3" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I56" s="3">
-        <v>2</v>
+        <v>-7.5928</v>
       </c>
       <c r="J56" s="3">
-        <v>1</v>
+        <v>112.096</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="3">
         <v>52</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>81</v>
+        <v>135</v>
       </c>
       <c r="C57" s="3">
-        <v>69765580</v>
+        <v>20537715</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="G57" s="3">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G57" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I57" s="3">
-        <v>2</v>
+        <v>-7.6546</v>
       </c>
       <c r="J57" s="3">
-        <v>2</v>
+        <v>111.9308</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="3">
         <v>53</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>82</v>
+        <v>137</v>
       </c>
       <c r="C58" s="3">
-        <v>69765765</v>
+        <v>20537631</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>36</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I58" s="3">
-        <v>2</v>
+        <v>-7.5919</v>
       </c>
       <c r="J58" s="3">
-        <v>1</v>
+        <v>112.1068</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="3">
         <v>54</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>83</v>
+        <v>139</v>
       </c>
       <c r="C59" s="3">
-        <v>69988610</v>
+        <v>20538092</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>44</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I59" s="3">
-        <v>1</v>
+        <v>-7.6109</v>
       </c>
       <c r="J59" s="3">
-        <v>1</v>
+        <v>112.0795</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="3">
         <v>55</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>84</v>
+        <v>141</v>
       </c>
       <c r="C60" s="3">
-        <v>69765587</v>
+        <v>20538255</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F60" s="3" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>58</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I60" s="3">
-        <v>2</v>
+        <v>-7.6155</v>
       </c>
       <c r="J60" s="3">
-        <v>2</v>
+        <v>112.0897</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="3">
         <v>56</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>85</v>
+        <v>143</v>
       </c>
       <c r="C61" s="3">
-        <v>69779897</v>
+        <v>20514021</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F61" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>44</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>145</v>
       </c>
       <c r="I61" s="3">
-        <v>4</v>
+        <v>-7.6025</v>
       </c>
       <c r="J61" s="3">
-        <v>3</v>
+        <v>112.0885</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="3">
         <v>57</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>86</v>
+        <v>146</v>
       </c>
       <c r="C62" s="3">
-        <v>69765573</v>
+        <v>20538015</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>50</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>148</v>
       </c>
       <c r="I62" s="3">
-        <v>1</v>
+        <v>-7.5923</v>
       </c>
       <c r="J62" s="3">
-        <v>1</v>
+        <v>112.1076</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="3">
         <v>58</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>87</v>
+        <v>149</v>
       </c>
       <c r="C63" s="3">
-        <v>69765567</v>
+        <v>20537832</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E63" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F63" s="3" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>92</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I63" s="3">
-        <v>2</v>
+        <v>-7.6194</v>
       </c>
       <c r="J63" s="3">
-        <v>1</v>
+        <v>112.0999</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="3">
         <v>59</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>88</v>
+        <v>151</v>
       </c>
       <c r="C64" s="3">
-        <v>69765574</v>
+        <v>20537841</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F64" s="3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I64" s="3">
-        <v>4</v>
+        <v>-7.6342</v>
       </c>
       <c r="J64" s="3">
-        <v>3</v>
+        <v>112.0752</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="3">
         <v>60</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>89</v>
+        <v>153</v>
       </c>
       <c r="C65" s="3">
-        <v>69988895</v>
+        <v>20538124</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F65" s="3" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I65" s="3">
-        <v>2</v>
+        <v>-7.5851</v>
       </c>
       <c r="J65" s="3">
-        <v>1</v>
+        <v>112.0973</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="3">
         <v>61</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>90</v>
+        <v>155</v>
       </c>
       <c r="C66" s="3">
-        <v>69765577</v>
+        <v>20538135</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F66" s="3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>33</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I66" s="3">
-        <v>2</v>
+        <v>-7.5994</v>
       </c>
       <c r="J66" s="3">
-        <v>1</v>
+        <v>112.1033</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="3">
         <v>62</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>91</v>
+        <v>157</v>
       </c>
       <c r="C67" s="3">
-        <v>69818130</v>
+        <v>20514039</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E67" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F67" s="3" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>33</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>159</v>
       </c>
       <c r="I67" s="3">
-        <v>2</v>
+        <v>-7.5953</v>
       </c>
       <c r="J67" s="3">
-        <v>1</v>
+        <v>112.1038</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="3">
         <v>63</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>92</v>
+        <v>160</v>
       </c>
       <c r="C68" s="3">
-        <v>69947779</v>
+        <v>69980053</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F68" s="3" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>44</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I68" s="3">
-        <v>3</v>
+        <v>-7.611759</v>
       </c>
       <c r="J68" s="3">
-        <v>2</v>
+        <v>112.084051</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="3">
         <v>64</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>93</v>
+        <v>162</v>
       </c>
       <c r="C69" s="3">
-        <v>69765578</v>
+        <v>20538009</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>47</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I69" s="3">
-        <v>2</v>
+        <v>-7.5864</v>
       </c>
       <c r="J69" s="3">
-        <v>1</v>
+        <v>112.109</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="3">
         <v>65</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>94</v>
+        <v>164</v>
       </c>
       <c r="C70" s="3">
-        <v>69765564</v>
+        <v>20512908</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>33</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>166</v>
       </c>
       <c r="I70" s="3">
-        <v>2</v>
+        <v>-7.6001</v>
       </c>
       <c r="J70" s="3">
-        <v>1</v>
+        <v>112.0904</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="3">
         <v>66</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>95</v>
+        <v>167</v>
       </c>
       <c r="C71" s="3">
-        <v>69974589</v>
+        <v>20539786</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="F71" s="3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>36</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>169</v>
       </c>
       <c r="I71" s="3">
-        <v>3</v>
+        <v>-7.5903</v>
       </c>
       <c r="J71" s="3">
-        <v>2</v>
+        <v>112.1036</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="3">
         <v>67</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>96</v>
+        <v>170</v>
       </c>
       <c r="C72" s="3">
-        <v>69765571</v>
+        <v>69947779</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>66</v>
+        <v>171</v>
       </c>
       <c r="F72" s="3" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>36</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I72" s="3">
-        <v>2</v>
+        <v>-7.591279</v>
       </c>
       <c r="J72" s="3">
-        <v>1</v>
+        <v>112.110189</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="3">
         <v>68</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>97</v>
+        <v>173</v>
       </c>
       <c r="C73" s="3">
-        <v>69765768</v>
+        <v>69818130</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>66</v>
+        <v>171</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-      <c r="H73" s="3">
+        <v>47</v>
+      </c>
+      <c r="G73" s="3"/>
+      <c r="H73" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I73" s="3">
         <v>0</v>
       </c>
-      <c r="I73" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="J73" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="3">
         <v>69</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>98</v>
+        <v>174</v>
       </c>
       <c r="C74" s="3">
-        <v>20538092</v>
+        <v>69779901</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>44</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I74" s="3">
-        <v>14</v>
+        <v>-0.0009</v>
       </c>
       <c r="J74" s="3">
-        <v>8</v>
+        <v>-0.004</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="3">
         <v>70</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>101</v>
+        <v>176</v>
       </c>
       <c r="C75" s="3">
-        <v>20538009</v>
+        <v>69765768</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="F75" s="3" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>89</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I75" s="3">
-        <v>9</v>
+        <v>-7.6071</v>
       </c>
       <c r="J75" s="3">
-        <v>6</v>
+        <v>112.1023</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="3">
         <v>71</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>102</v>
+        <v>178</v>
       </c>
       <c r="C76" s="3">
-        <v>20537714</v>
+        <v>69765574</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>33</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I76" s="3">
-        <v>17</v>
+        <v>-7.594898</v>
       </c>
       <c r="J76" s="3">
-        <v>12</v>
+        <v>112.105313</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="3">
         <v>72</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>103</v>
+        <v>180</v>
       </c>
       <c r="C77" s="3">
-        <v>20514014</v>
+        <v>69974589</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="F77" s="3" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>33</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I77" s="3">
-        <v>10</v>
+        <v>-7.603837</v>
       </c>
       <c r="J77" s="3">
-        <v>6</v>
+        <v>112.081756</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="3">
         <v>73</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>104</v>
+        <v>182</v>
       </c>
       <c r="C78" s="3">
-        <v>20537932</v>
+        <v>69765565</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>41</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I78" s="3">
-        <v>9</v>
+        <v>-7.6388</v>
       </c>
       <c r="J78" s="3">
-        <v>6</v>
+        <v>112.096</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="3">
         <v>74</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>105</v>
+        <v>184</v>
       </c>
       <c r="C79" s="3">
-        <v>20512906</v>
+        <v>69968744</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="G79" s="3"/>
+      <c r="H79" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I79" s="3">
-        <v>10</v>
+        <v>-7.624844</v>
       </c>
       <c r="J79" s="3">
-        <v>6</v>
+        <v>112.09113</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="3">
         <v>75</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>106</v>
+        <v>185</v>
       </c>
       <c r="C80" s="3">
-        <v>20539786</v>
+        <v>69765584</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="G80" s="3"/>
+      <c r="H80" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I80" s="3">
-        <v>10</v>
+        <v>-7.5868</v>
       </c>
       <c r="J80" s="3">
-        <v>6</v>
+        <v>112.0867</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="3">
         <v>76</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>107</v>
+        <v>186</v>
       </c>
       <c r="C81" s="3">
-        <v>20537852</v>
+        <v>69765767</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>27</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I81" s="3">
-        <v>10</v>
+        <v>-0.0003</v>
       </c>
       <c r="J81" s="3">
-        <v>6</v>
+        <v>0.0002</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="3">
         <v>77</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>108</v>
+        <v>188</v>
       </c>
       <c r="C82" s="3">
-        <v>20537832</v>
+        <v>69765587</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="F82" s="3" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>47</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I82" s="3">
-        <v>9</v>
+        <v>-7.5862</v>
       </c>
       <c r="J82" s="3">
-        <v>6</v>
+        <v>112.1092</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="3">
         <v>78</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>109</v>
+        <v>190</v>
       </c>
       <c r="C83" s="3">
-        <v>20537631</v>
+        <v>69765571</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>44</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I83" s="3">
-        <v>3</v>
+        <v>-7.602528</v>
       </c>
       <c r="J83" s="3">
-        <v>6</v>
+        <v>112.088439</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="3">
         <v>79</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>110</v>
+        <v>192</v>
       </c>
       <c r="C84" s="3">
-        <v>20538015</v>
+        <v>69765585</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="F84" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>16</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I84" s="3">
-        <v>22</v>
+        <v>-7.5859</v>
       </c>
       <c r="J84" s="3">
-        <v>16</v>
+        <v>112.097</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="3">
         <v>80</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>111</v>
+        <v>194</v>
       </c>
       <c r="C85" s="3">
-        <v>20537855</v>
+        <v>69765569</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="G85" s="3">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G85" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I85" s="3">
-        <v>10</v>
+        <v>-7.6151</v>
       </c>
       <c r="J85" s="3">
-        <v>6</v>
+        <v>112.0875</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="3">
         <v>81</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>112</v>
+        <v>196</v>
       </c>
       <c r="C86" s="3">
-        <v>20537935</v>
+        <v>69933204</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>58</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I86" s="3">
-        <v>10</v>
+        <v>-7.59292</v>
       </c>
       <c r="J86" s="3">
-        <v>6</v>
+        <v>112.046642</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="3">
         <v>82</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>113</v>
+        <v>198</v>
       </c>
       <c r="C87" s="3">
-        <v>20538020</v>
+        <v>69988895</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>36</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I87" s="3">
-        <v>10</v>
+        <v>-7.5905</v>
       </c>
       <c r="J87" s="3">
-        <v>6</v>
+        <v>112.0981</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="3">
         <v>83</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>114</v>
+        <v>200</v>
       </c>
       <c r="C88" s="3">
-        <v>20537841</v>
+        <v>69937455</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="G88" s="3">
         <v>92</v>
       </c>
-      <c r="H88" s="3">
-        <v>0</v>
+      <c r="G88" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I88" s="3">
-        <v>10</v>
+        <v>-5.443757</v>
       </c>
       <c r="J88" s="3">
-        <v>6</v>
+        <v>114.421127</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="3">
         <v>84</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>115</v>
+        <v>202</v>
       </c>
       <c r="C89" s="3">
-        <v>20538274</v>
+        <v>69974588</v>
       </c>
       <c r="D89" s="3" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="E89" s="3" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="F89" s="3" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>33</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I89" s="3">
-        <v>14</v>
+        <v>-7.602017</v>
       </c>
       <c r="J89" s="3">
-        <v>8</v>
+        <v>112.108303</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="3">
         <v>85</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>116</v>
+        <v>204</v>
       </c>
       <c r="C90" s="3">
-        <v>20537785</v>
+        <v>69933207</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G90" s="3">
-[...2 lines deleted...]
-      <c r="H90" s="3">
+      <c r="G90" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I90" s="3">
         <v>0</v>
       </c>
-      <c r="I90" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="J90" s="3">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="3">
         <v>86</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>117</v>
+        <v>206</v>
       </c>
       <c r="C91" s="3">
-        <v>20512996</v>
+        <v>69765583</v>
       </c>
       <c r="D91" s="3" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="F91" s="3" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>50</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I91" s="3">
-        <v>10</v>
+        <v>-7.5972</v>
       </c>
       <c r="J91" s="3">
-        <v>6</v>
-[...63 lines deleted...]
-        <v>6</v>
+        <v>112.1041</v>
       </c>
     </row>
     <row r="94" spans="1:10">
-      <c r="A94" s="3">
-[...27 lines deleted...]
-        <v>6</v>
+      <c r="A94" t="s">
+        <v>208</v>
       </c>
     </row>
     <row r="95" spans="1:10">
-      <c r="A95" s="3">
-[...680 lines deleted...]
-        <v>149</v>
+      <c r="A95" t="s">
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">