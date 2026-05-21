--- v1 (2026-04-01)
+++ v2 (2026-05-21)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan Kec. Kertosono</t>
   </si>
   <si>
-    <t>Update : 01-04-2026</t>
+    <t>Update : 22-05-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama Sekolah</t>
   </si>
   <si>
     <t>NPSN</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Bentuk</t>
   </si>
   <si>
     <t>Desa/Kelurahan</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
@@ -636,50 +636,74 @@
     <t>dahliaceria2@gmail.com</t>
   </si>
   <si>
     <t>KB AZ ZAHRA</t>
   </si>
   <si>
     <t>paudazzahra2010@gmail.com</t>
   </si>
   <si>
     <t>KB PEDULI PELEM</t>
   </si>
   <si>
     <t>kbpedulipelem16@gmail.com</t>
   </si>
   <si>
     <t>KB KHODIJAH</t>
   </si>
   <si>
     <t>kbkhodijahkertosono@gmail.com</t>
   </si>
   <si>
     <t>KB ULUL ALBAB</t>
   </si>
   <si>
     <t>kbululalbab.lb@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB GEMBIRA I </t>
+  </si>
+  <si>
+    <t>kbgembira1@gmail.com</t>
+  </si>
+  <si>
+    <t>KB BINTANG HARAPAN</t>
+  </si>
+  <si>
+    <t>bintangharapannglawak@gmail.com</t>
+  </si>
+  <si>
+    <t>KB AN-NUR DRENGES</t>
+  </si>
+  <si>
+    <t>kbannurdrenges123@gmail.com</t>
+  </si>
+  <si>
+    <t>KB PUSPA CERIA</t>
+  </si>
+  <si>
+    <t>kbpuspaceria2020@gmail.com</t>
   </si>
   <si>
     <t>Sumber Data: Backbone Dapodik Dinas Pendidikan Kab. Nganjuk</t>
   </si>
   <si>
     <t>https://backbone.dispendiknganjuk.net/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1020,54 +1044,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J95"/>
+  <dimension ref="A1:J99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J91" sqref="J91"/>
+      <selection activeCell="J95" sqref="J95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="25" customWidth="true" style="0"/>
     <col min="10" max="10" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>2</v>
@@ -3823,58 +3847,186 @@
       <c r="C91" s="3">
         <v>69765583</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E91" s="3" t="s">
         <v>171</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>207</v>
       </c>
       <c r="H91" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I91" s="3">
         <v>-7.5972</v>
       </c>
       <c r="J91" s="3">
         <v>112.1041</v>
       </c>
     </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="3">
+        <v>87</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="C92" s="3">
+        <v>69765567</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I92" s="3">
+        <v>-7.6238</v>
+      </c>
+      <c r="J92" s="3">
+        <v>112.0929</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="3">
+        <v>88</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="C93" s="3">
+        <v>69818131</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I93" s="3">
+        <v>-7.6008</v>
+      </c>
+      <c r="J93" s="3">
+        <v>112.0895</v>
+      </c>
+    </row>
     <row r="94" spans="1:10">
-      <c r="A94" t="s">
-        <v>208</v>
+      <c r="A94" s="3">
+        <v>89</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="C94" s="3">
+        <v>69765564</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I94" s="3">
+        <v>-7.624</v>
+      </c>
+      <c r="J94" s="3">
+        <v>112.0772</v>
       </c>
     </row>
     <row r="95" spans="1:10">
-      <c r="A95" t="s">
-        <v>209</v>
+      <c r="A95" s="3">
+        <v>90</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="C95" s="3">
+        <v>69988610</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I95" s="3">
+        <v>0</v>
+      </c>
+      <c r="J95" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" t="s">
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">