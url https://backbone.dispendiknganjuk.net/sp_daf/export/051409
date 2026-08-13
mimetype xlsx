--- v2 (2026-05-21)
+++ v3 (2026-08-13)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan Kec. Kertosono</t>
   </si>
   <si>
-    <t>Update : 22-05-2026</t>
+    <t>Update : 14-08-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama Sekolah</t>
   </si>
   <si>
     <t>NPSN</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Bentuk</t>
   </si>
   <si>
     <t>Desa/Kelurahan</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>