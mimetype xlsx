--- v0 (2025-10-08)
+++ v1 (2026-04-01)
@@ -12,671 +12,878 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan Kec. Tanjunganom</t>
   </si>
   <si>
-    <t>Update : 2025-10-09 01:18:01</t>
+    <t>Update : 01-04-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama Sekolah</t>
   </si>
   <si>
     <t>NPSN</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Bentuk</t>
   </si>
   <si>
     <t>Desa/Kelurahan</t>
   </si>
   <si>
-    <t>PD</t>
-[...8 lines deleted...]
-    <t>Rombel</t>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Website</t>
+  </si>
+  <si>
+    <t>Lintang</t>
+  </si>
+  <si>
+    <t>Bujur</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 1 SAMBIREJO</t>
+  </si>
+  <si>
+    <t>Swasta</t>
+  </si>
+  <si>
+    <t>TK</t>
+  </si>
+  <si>
+    <t>Sambirejo</t>
+  </si>
+  <si>
+    <t>tkpertiwi1sambirejo@gmail.com</t>
+  </si>
+  <si>
+    <t>http://</t>
+  </si>
+  <si>
+    <t>TK PERTIWI TANJUNGANOM</t>
+  </si>
+  <si>
+    <t>Tanjung Anom</t>
+  </si>
+  <si>
+    <t>paudpertiwi123@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 1 BANJARANYAR</t>
+  </si>
+  <si>
+    <t>Banjar Anyar</t>
+  </si>
+  <si>
+    <t>tkpertiwibanjaranyar1@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 4 KAMPUNG BARU</t>
+  </si>
+  <si>
+    <t>Kampungbaru</t>
+  </si>
+  <si>
+    <t>tkpertiwikampungbaru4@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI KEDUNGOMBO</t>
+  </si>
+  <si>
+    <t>Kedung Ombo</t>
+  </si>
+  <si>
+    <t>tkpertiwikedungombo@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 2 SONOBEKEL</t>
+  </si>
+  <si>
+    <t>Sonobekel</t>
+  </si>
+  <si>
+    <t>tkptw2sonobekel@gmail.com</t>
+  </si>
+  <si>
+    <t>TK DHARMA WANITA SIDOHARJO</t>
+  </si>
+  <si>
+    <t>Sidoharjo</t>
+  </si>
+  <si>
+    <t>tkdharmawanitasidoharjo@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 1 DEMANGAN</t>
+  </si>
+  <si>
+    <t>Demangan</t>
+  </si>
+  <si>
+    <t>tkdemangan@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 1 SIDOHARJO</t>
+  </si>
+  <si>
+    <t>tkpertiwi1sidoharjo@gmail.com</t>
+  </si>
+  <si>
+    <t>TK MUSLIMAT NU KHADIJAH SIDOHARJO</t>
+  </si>
+  <si>
+    <t>nusidoharjo@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI MALANGSARI</t>
+  </si>
+  <si>
+    <t>Malangsari</t>
+  </si>
+  <si>
+    <t>tkpertiwimalangsari@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 2 SAMBIREJO</t>
+  </si>
+  <si>
+    <t>tkpertiwi2sambirejo@gmail.com</t>
+  </si>
+  <si>
+    <t>TKIT MANBAUL HUDA</t>
+  </si>
+  <si>
+    <t>tkitmanbaulhuda@gmail.com</t>
+  </si>
+  <si>
+    <t>TK ISLAM DARUL  MUSTHOFA</t>
+  </si>
+  <si>
+    <t>tki.darulmusthofa@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 2 SIDOHARJO</t>
+  </si>
+  <si>
+    <t>tkpertiwisidoharjo2@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 1 WARUJAYENG</t>
+  </si>
+  <si>
+    <t>Warujayeng</t>
+  </si>
+  <si>
+    <t>tkpertiwi1wrj@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 2 KAMPUNG BARU</t>
+  </si>
+  <si>
+    <t>tkpertiwikampungbaru2@gmail.com</t>
+  </si>
+  <si>
+    <t>TK BUNDA DEMANGAN</t>
+  </si>
+  <si>
+    <t>tkbundadsdemangan@gmail.com</t>
+  </si>
+  <si>
+    <t>TKIT ASSIRAAJ KEDUNGREJO</t>
+  </si>
+  <si>
+    <t>Kedungrejo</t>
+  </si>
+  <si>
+    <t>tkitassiraajkedungrejo@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB ASSIRAAJ </t>
+  </si>
+  <si>
+    <t>KB</t>
+  </si>
+  <si>
+    <t>kbassiraajkedungrejo@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 1 SUMBERKEPUH</t>
+  </si>
+  <si>
+    <t>Sumberkepuh</t>
+  </si>
+  <si>
+    <t>tksumberkepuh@gmail.com</t>
+  </si>
+  <si>
+    <t>TK.PERTIWI 2 NGADIREJO</t>
+  </si>
+  <si>
+    <t>Ngadirejo</t>
+  </si>
+  <si>
+    <t>tkpertiwi2ngadirejo@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 1 NGADIREJO</t>
+  </si>
+  <si>
+    <t>tkpertiwi1ngadirejo@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 5 BANJARANYAR</t>
+  </si>
+  <si>
+    <t>pertiwi.banjaranyar5@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 3 SIDOHARJO</t>
+  </si>
+  <si>
+    <t>tkpertiwi3sidoharjo@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI WATES</t>
+  </si>
+  <si>
+    <t>Wates</t>
+  </si>
+  <si>
+    <t>pertiwiwates@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 2 DEMANGAN</t>
+  </si>
+  <si>
+    <t>tkpertiwi2demangan@gmail.com</t>
+  </si>
+  <si>
+    <t>TK KHODIJAH MALANGSARI</t>
+  </si>
+  <si>
+    <t>tkkhodijahmalangsari@gmail.com</t>
+  </si>
+  <si>
+    <t>TK SD SATU ATAP KEDUNG REJO</t>
+  </si>
+  <si>
+    <t>tksatuatapkedungrejo@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 2 GETAS</t>
+  </si>
+  <si>
+    <t>Getas</t>
+  </si>
+  <si>
+    <t>tkpertiwi2getas@gmail.com</t>
+  </si>
+  <si>
+    <t>TK HARAPAN KITA</t>
+  </si>
+  <si>
+    <t>harapankitasumberkepuh@gmail.com</t>
+  </si>
+  <si>
+    <t>TK.PERTIWI 3 SUMBERKEPUH</t>
+  </si>
+  <si>
+    <t>sumberkepuhtiga@gmail.com</t>
+  </si>
+  <si>
+    <t>TK ISLAM TERPADU NURUL JADID BANJARANYAR</t>
+  </si>
+  <si>
+    <t>nuruljadid25@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 2 KEDUNGREJO</t>
+  </si>
+  <si>
+    <t>tkpertiwi2kedungrejo@gmail.com</t>
+  </si>
+  <si>
+    <t>TK TUNAS MAWAR</t>
+  </si>
+  <si>
+    <t>tktunas5@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI I KEDUNGREJO</t>
+  </si>
+  <si>
+    <t>tkpertiwisatukedungrejo@gmail.com</t>
+  </si>
+  <si>
+    <t>TK-SD SATAP DS. SUMBER KEPUH TANJUNGANOM</t>
+  </si>
+  <si>
+    <t>tksdsatuatapsumberkepuh@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 1 SONOBEKEL</t>
+  </si>
+  <si>
+    <t>tkpertiwisonobekel1@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB TUNAS MAWAR </t>
+  </si>
+  <si>
+    <t>paudtunas91@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 1 JOGOMERTO</t>
+  </si>
+  <si>
+    <t>Jogomerto</t>
+  </si>
+  <si>
+    <t>tkptw1jogomerto@gamil.com</t>
+  </si>
+  <si>
+    <t>TK TRIBAKTI KEDUNGOMBO</t>
+  </si>
+  <si>
+    <t>tktribakti72@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB PERTIWI </t>
+  </si>
+  <si>
+    <t>kbpertiwi.sambirejo10@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 2 SUMBERKEPUH</t>
+  </si>
+  <si>
+    <t>tkptw2sumberkepuh@gmail.com</t>
+  </si>
+  <si>
+    <t>TK AISYIYAH BUSTANUL ATHFAL KAMPUNGBARU</t>
+  </si>
+  <si>
+    <t>aisyiyahkampungbaru@gmail.com</t>
+  </si>
+  <si>
+    <t>TK KHODIJAH KAMPUNGBARU</t>
+  </si>
+  <si>
+    <t>tkkhodijahkampungbaru.1@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 1 KAMPUNGBARU</t>
+  </si>
+  <si>
+    <t>tkpertiwikampungbaru1@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 2 JOGOMERTO</t>
+  </si>
+  <si>
+    <t>tkptwjogomerto@gmail.com</t>
+  </si>
+  <si>
+    <t>TK ISLAM TERPADU BINA MULIA NGADIREJO</t>
+  </si>
+  <si>
+    <t>tkit.binamulia2006@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI II BANJARANYAR</t>
+  </si>
+  <si>
+    <t>tk.pertiwi.banjaranyar2@gmail.com</t>
+  </si>
+  <si>
+    <t>TK ISTIQLAL BANJARANYAR</t>
+  </si>
+  <si>
+    <t>tk.istiqlalbjr@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB MUTIARA KASIH 2 </t>
+  </si>
+  <si>
+    <t>mutiarakasihceria@gmail.com</t>
+  </si>
+  <si>
+    <t>KB DARUSSALAM</t>
+  </si>
+  <si>
+    <t>pauddarussalam734@gmail.com</t>
   </si>
   <si>
     <t>TK DHARMA WANITA WARUJAYENG</t>
   </si>
   <si>
-    <t>SWASTA</t>
-[...26 lines deleted...]
-    <t>TK PERTIWI 4 WARUJAYENG</t>
+    <t>tkdharmawanitawarujayeng53@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB DARUL ULUM </t>
+  </si>
+  <si>
+    <t>kelompokdarululum2021@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB DARUSH SHOLIHIN </t>
+  </si>
+  <si>
+    <t>TK IT DARUSH SHOLIHIN TANJUNGANOM</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 MALANGSARI</t>
+  </si>
+  <si>
+    <t>Negeri</t>
+  </si>
+  <si>
+    <t>SD</t>
+  </si>
+  <si>
+    <t>SDnegerimalangsari2@gmail.com</t>
+  </si>
+  <si>
+    <t>KB PERTIWI MALANGSARI</t>
+  </si>
+  <si>
+    <t>malangsaripaudpertiwi@gmail.com</t>
+  </si>
+  <si>
+    <t>TK PERTIWI 1 GETAS</t>
+  </si>
+  <si>
+    <t>tkpertiwigetas1@gmail.com</t>
   </si>
   <si>
     <t>TK DHERMAJAYA</t>
   </si>
   <si>
-    <t>TK PERTIWI 2 SAMBIREJO</t>
-[...167 lines deleted...]
-    <t>TK PERTIWI TANJUNGANOM</t>
+    <t>tkdhermajaya@gmail.com</t>
+  </si>
+  <si>
+    <t>SPS DARUL MUSTOFA</t>
+  </si>
+  <si>
+    <t>SPS</t>
+  </si>
+  <si>
+    <t>spsdarulmustofanew@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB ANAK CERDAS </t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 WARUJAYENG</t>
+  </si>
+  <si>
+    <t>sdn_warujayeng1@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>http://www.sdnwawrujayeng1.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 SIDOHARJO</t>
+  </si>
+  <si>
+    <t>sdn1sidoharjo.mukuh@gmail.com</t>
+  </si>
+  <si>
+    <t>KB BUDI UTOMO</t>
+  </si>
+  <si>
+    <t>paudbudiutomo@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>http://https://paudbudiutomo.business.site/</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 GETAS</t>
+  </si>
+  <si>
+    <t>getassdnsatu@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 5 WARUJAYENG</t>
+  </si>
+  <si>
+    <t>warujayengsdn@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 KAMPUNGBARU</t>
+  </si>
+  <si>
+    <t>sdn.kampungbaru.2@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 DEMANGAN</t>
+  </si>
+  <si>
+    <t>sdndemangantanjunganom1@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 NGADIREJO</t>
+  </si>
+  <si>
+    <t>ngadirejosdnegeri2@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 KEDUNGOMBO</t>
+  </si>
+  <si>
+    <t>sdnegeri1kedungombo@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 5 SIDOHARJO</t>
+  </si>
+  <si>
+    <t>sidoharjo05@gmail.com</t>
+  </si>
+  <si>
+    <t>http://www.sdnsidoharjov@wordpress.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 4 SIDOHARJO</t>
+  </si>
+  <si>
+    <t>sdnsidoharjo4@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 SAMBIREJO</t>
+  </si>
+  <si>
+    <t>sdnsambirejo2@gmail.com</t>
+  </si>
+  <si>
+    <t>http://https://sites.google.com/view/sdn2sambirejo</t>
+  </si>
+  <si>
+    <t>SD NEGERI 4 BANJARANYAR</t>
+  </si>
+  <si>
+    <t>sdnbanjaranyar105@gmail.com</t>
+  </si>
+  <si>
+    <t>http://0895396129190</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 SUMBERKEPUH</t>
+  </si>
+  <si>
+    <t>sdnsumberkepuh3@yahoo.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 4 KAMPUNGBARU</t>
+  </si>
+  <si>
+    <t>operatorsdn4kampungbaru@gmail.com</t>
   </si>
   <si>
     <t>TK PUTRA BANGSA WARUJAYENG</t>
   </si>
   <si>
-    <t>TK TRIBAKTI KEDUNGOMBO</t>
-[...8 lines deleted...]
-    <t>KB WALISONGO SIDOHARJO</t>
+    <t>tkputrabangsa991@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 KEDUNGOMBO</t>
+  </si>
+  <si>
+    <t>sdnkedungombo99@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 5 KAMPUNGBARU</t>
+  </si>
+  <si>
+    <t>sdnkampungbarulima@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 SONOBEKEL</t>
+  </si>
+  <si>
+    <t>sdn2sonobekel@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 6 SIDOHARJO</t>
+  </si>
+  <si>
+    <t>sdnegeri6sidoharjo@gmail.com</t>
+  </si>
+  <si>
+    <t>KB NURUL JAMAL</t>
+  </si>
+  <si>
+    <t>paudnuruljamal96@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 JOGOMERTO</t>
+  </si>
+  <si>
+    <t>SDNJOGOMERTOI@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>SD NEGERI 4 SUMBERKEPUH</t>
+  </si>
+  <si>
+    <t>operatorsdnsumberkepuh4@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB MAHKOTA INTAN </t>
+  </si>
+  <si>
+    <t>mahkotaintan22@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 4 KEDUNGREJO</t>
+  </si>
+  <si>
+    <t>sdn4kedungrejo4@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 TANJUNGANOM</t>
+  </si>
+  <si>
+    <t>sdtanjunganomtiga@gmail.com</t>
+  </si>
+  <si>
+    <t>KB BUNGA DAHLIA</t>
+  </si>
+  <si>
+    <t>kbbungadahlia14@gmail.com</t>
+  </si>
+  <si>
+    <t>SD ISLAM DARUSH SHOLIHIN</t>
+  </si>
+  <si>
+    <t>sdidsbagbogo@gmail.com</t>
+  </si>
+  <si>
+    <t>http://sdidarushsholihinnganjuk.blogspot.com/</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 DEMANGAN</t>
+  </si>
+  <si>
+    <t>sdn3demangan.tanjunganom@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB DIPONEGORO </t>
+  </si>
+  <si>
+    <t>pauddiponegorotanjunganom@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 BANJARANYAR</t>
+  </si>
+  <si>
+    <t>sdnbanjaranyar2@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 4 WARUJAYENG</t>
+  </si>
+  <si>
+    <t>sdn4warujayeng@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB MELATI </t>
+  </si>
+  <si>
+    <t>melatipaud5@gmail.com</t>
+  </si>
+  <si>
+    <t>http://mypaudkumelati@blogspot.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI WATES</t>
+  </si>
+  <si>
+    <t>sdn430wates@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD NEGERI 4 TANJUNGANOM </t>
+  </si>
+  <si>
+    <t>sdntanjunganom4@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 NGADIREJO</t>
+  </si>
+  <si>
+    <t>sdngadirejo3@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 4 GETAS</t>
+  </si>
+  <si>
+    <t>sdnegeri4getas.tanjunganom@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 5 KEDUNGREJO</t>
+  </si>
+  <si>
+    <t>raisyafatima03@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 SAMBIREJO</t>
+  </si>
+  <si>
+    <t>sdnegeri3sambirejo@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 5 SUMBERKEPUH</t>
+  </si>
+  <si>
+    <t>sdnsumberkepuh5@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SD NEGERI 1 TANJUNGANOM </t>
+  </si>
+  <si>
+    <t>satutanjunganom@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 WARUJAYENG</t>
+  </si>
+  <si>
+    <t>sdnwaja2@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 BANJARANYAR</t>
+  </si>
+  <si>
+    <t>sdn3banjaranyar@gmail.com</t>
+  </si>
+  <si>
+    <t>SDI DARUL MUSTHOFA</t>
+  </si>
+  <si>
+    <t>sdidarul96@gmail.com</t>
+  </si>
+  <si>
+    <t>SD POMOSDA</t>
+  </si>
+  <si>
+    <t>sekolahdasarpomosda@gmail.com</t>
+  </si>
+  <si>
+    <t>http://sd-pomosda.sch.id/</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 TANJUNGANOM</t>
+  </si>
+  <si>
+    <t>sdnegeri2.tanjunganom@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 GETAS</t>
+  </si>
+  <si>
+    <t>getas3sdn@gmail.om</t>
+  </si>
+  <si>
+    <t>SD NEGERI 4 NGADIREJO</t>
+  </si>
+  <si>
+    <t>sdnegeri748@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 JOGOMERTO</t>
+  </si>
+  <si>
+    <t>sdnjogomertolll@yahoo.com</t>
+  </si>
+  <si>
+    <t>SD ISLAM ISTIQLAL</t>
+  </si>
+  <si>
+    <t>islamistiqlal@gmail.com</t>
+  </si>
+  <si>
+    <t>http://20585718.siap-sekolah.com/sekolah-profil/</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 KEDUNGREJO</t>
+  </si>
+  <si>
+    <t>sdnkedungrejo2@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 KEDUNGREJO</t>
+  </si>
+  <si>
+    <t>kedungrejosdn3@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">KB TUNAS MULIA </t>
   </si>
   <si>
-    <t>KB BUNGA DAHLIA</t>
-[...65 lines deleted...]
-    <t>KB BUDI UTOMO</t>
+    <t>kb.tunasmulia2018@gmail.com</t>
   </si>
   <si>
     <t>KB AR-ROZAQ</t>
   </si>
   <si>
-    <t xml:space="preserve">KB SALAFIL HUDA </t>
-[...278 lines deleted...]
-    <t>PKBM</t>
+    <t>kb.arrozaq@gmail.com</t>
   </si>
   <si>
     <t>Sumber Data: Backbone Dapodik Dinas Pendidikan Kab. Nganjuk</t>
+  </si>
+  <si>
+    <t>https://backbone.dispendiknganjuk.net/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1011,60 +1218,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J169"/>
+  <dimension ref="A1:J125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J166" sqref="J166"/>
+      <selection activeCell="J121" sqref="J121"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="25" customWidth="true" style="0"/>
+    <col min="10" max="10" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
@@ -1078,5179 +1289,3756 @@
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="3">
         <v>1</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="3">
-        <v>20557944</v>
+        <v>20557636</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G6" s="3">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I6" s="3">
-        <v>3</v>
+        <v>-7.6015</v>
       </c>
       <c r="J6" s="3">
-        <v>2</v>
+        <v>111.9984</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="3">
         <v>2</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C7" s="3">
-        <v>20557973</v>
+        <v>20558252</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I7" s="3">
-        <v>2</v>
+        <v>-7.6295</v>
       </c>
       <c r="J7" s="3">
-        <v>2</v>
+        <v>112.0207</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="3">
         <v>3</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C8" s="3">
-        <v>69871520</v>
+        <v>20571654</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I8" s="3">
-        <v>6</v>
+        <v>-7.6199</v>
       </c>
       <c r="J8" s="3">
-        <v>5</v>
+        <v>111.9929</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="3">
         <v>4</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>20558259</v>
+        <v>20558179</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>26</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I9" s="3">
-        <v>2</v>
+        <v>-7.6521</v>
       </c>
       <c r="J9" s="3">
-        <v>2</v>
+        <v>112.0117</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="3">
         <v>5</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C10" s="3">
-        <v>20558181</v>
+        <v>20558194</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>29</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I10" s="3">
-        <v>1</v>
+        <v>-7.6734</v>
       </c>
       <c r="J10" s="3">
-        <v>1</v>
+        <v>111.9924</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="3">
         <v>6</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="C11" s="3">
-        <v>69950974</v>
+        <v>20571660</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>32</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I11" s="3">
-        <v>1</v>
+        <v>-7.6302</v>
       </c>
       <c r="J11" s="3">
-        <v>2</v>
+        <v>111.9695</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="3">
         <v>7</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="C12" s="3">
-        <v>20558153</v>
+        <v>20557783</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I12" s="3">
-        <v>3</v>
+        <v>-7.6459</v>
       </c>
       <c r="J12" s="3">
-        <v>2</v>
+        <v>111.0086</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="3">
         <v>8</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="C13" s="3">
-        <v>20558194</v>
+        <v>20558084</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>38</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I13" s="3">
-        <v>2</v>
+        <v>-7.5836</v>
       </c>
       <c r="J13" s="3">
-        <v>2</v>
+        <v>111.9926</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="3">
         <v>9</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="C14" s="3">
-        <v>20558156</v>
+        <v>20558109</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I14" s="3">
-        <v>2</v>
+        <v>-7.627136</v>
       </c>
       <c r="J14" s="3">
-        <v>2</v>
+        <v>111.999183</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="3">
         <v>10</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="C15" s="3">
-        <v>69936303</v>
+        <v>20557980</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I15" s="3">
-        <v>1</v>
+        <v>-7.6395</v>
       </c>
       <c r="J15" s="3">
-        <v>2</v>
+        <v>111.9922</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="3">
         <v>11</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="C16" s="3">
-        <v>20558128</v>
+        <v>20571663</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I16" s="3">
-        <v>2</v>
+        <v>-7.653427</v>
       </c>
       <c r="J16" s="3">
-        <v>2</v>
+        <v>111.97256</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="3">
         <v>12</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="C17" s="3">
-        <v>20558179</v>
+        <v>20558153</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I17" s="3">
-        <v>3</v>
+        <v>-7.5885</v>
       </c>
       <c r="J17" s="3">
-        <v>2</v>
+        <v>111.9939</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="3">
         <v>13</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="C18" s="3">
-        <v>20558089</v>
+        <v>69942860</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>26</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I18" s="3">
-        <v>4</v>
+        <v>-7.657851</v>
       </c>
       <c r="J18" s="3">
-        <v>3</v>
+        <v>112.010969</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="3">
         <v>14</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="C19" s="3">
-        <v>20571652</v>
+        <v>69980135</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>26</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I19" s="3">
-        <v>5</v>
+        <v>-7.6569</v>
       </c>
       <c r="J19" s="3">
-        <v>4</v>
+        <v>112.0342</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="3">
         <v>15</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="C20" s="3">
-        <v>20558119</v>
+        <v>20558156</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I20" s="3">
-        <v>2</v>
+        <v>-7.6383</v>
       </c>
       <c r="J20" s="3">
-        <v>2</v>
+        <v>112.0009</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="3">
         <v>16</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C21" s="3">
-        <v>20571656</v>
+        <v>20558117</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>56</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I21" s="3">
-        <v>4</v>
+        <v>-7.6244</v>
       </c>
       <c r="J21" s="3">
-        <v>3</v>
+        <v>112.0184</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="3">
         <v>17</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="C22" s="3">
-        <v>69925006</v>
+        <v>20558119</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-      <c r="H22" s="3">
+        <v>26</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I22" s="3">
         <v>0</v>
       </c>
-      <c r="I22" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="J22" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="3">
         <v>18</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="C23" s="3">
-        <v>69980135</v>
+        <v>69818178</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>38</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I23" s="3">
-        <v>4</v>
+        <v>-7.5789</v>
       </c>
       <c r="J23" s="3">
-        <v>2</v>
+        <v>112.0151</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="3">
         <v>19</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="C24" s="3">
-        <v>20571661</v>
+        <v>69871520</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>63</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I24" s="3">
-        <v>3</v>
+        <v>-7.5877</v>
       </c>
       <c r="J24" s="3">
-        <v>3</v>
+        <v>112.0152</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="3">
         <v>20</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="C25" s="3">
-        <v>20557757</v>
+        <v>69765509</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>63</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I25" s="3">
-        <v>1</v>
+        <v>-7.586363</v>
       </c>
       <c r="J25" s="3">
-        <v>2</v>
+        <v>112.015682</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="3">
         <v>21</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="C26" s="3">
-        <v>20558287</v>
+        <v>20558173</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="H26" s="3">
+        <v>69</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I26" s="3">
         <v>0</v>
       </c>
-      <c r="I26" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="J26" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="3">
         <v>22</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="C27" s="3">
-        <v>20557783</v>
+        <v>69824863</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>72</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I27" s="3">
-        <v>2</v>
+        <v>-7.6212</v>
       </c>
       <c r="J27" s="3">
-        <v>2</v>
+        <v>111.9811</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="3">
         <v>23</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>49</v>
+        <v>74</v>
       </c>
       <c r="C28" s="3">
-        <v>20571665</v>
+        <v>20571656</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>72</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I28" s="3">
-        <v>5</v>
+        <v>-7.6328</v>
       </c>
       <c r="J28" s="3">
-        <v>4</v>
+        <v>111.9815</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="3">
         <v>24</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="C29" s="3">
-        <v>20558112</v>
+        <v>20558259</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I29" s="3">
-        <v>4</v>
+        <v>-7.608733</v>
       </c>
       <c r="J29" s="3">
-        <v>4</v>
+        <v>111.999092</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="3">
         <v>25</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>53</v>
+        <v>78</v>
       </c>
       <c r="C30" s="3">
-        <v>69824863</v>
+        <v>20558171</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I30" s="3">
-        <v>4</v>
+        <v>-7.6188</v>
       </c>
       <c r="J30" s="3">
-        <v>3</v>
+        <v>112.0043</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="3">
         <v>26</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="C31" s="3">
-        <v>20571663</v>
+        <v>20571665</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>81</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I31" s="3">
-        <v>3</v>
+        <v>-7.6444</v>
       </c>
       <c r="J31" s="3">
-        <v>2</v>
+        <v>111.9805</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="3">
         <v>27</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>55</v>
+        <v>83</v>
       </c>
       <c r="C32" s="3">
-        <v>20557959</v>
+        <v>20558128</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>38</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I32" s="3">
-        <v>12</v>
+        <v>-7.5756</v>
       </c>
       <c r="J32" s="3">
-        <v>10</v>
+        <v>112.0022</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="3">
         <v>28</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>57</v>
+        <v>85</v>
       </c>
       <c r="C33" s="3">
-        <v>20558139</v>
+        <v>20571652</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I33" s="3">
-        <v>3</v>
+        <v>-7.656739</v>
       </c>
       <c r="J33" s="3">
-        <v>2</v>
+        <v>111.966578</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="3">
         <v>29</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="C34" s="3">
-        <v>20558071</v>
+        <v>20558287</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>63</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I34" s="3">
-        <v>3</v>
+        <v>-7.6036</v>
       </c>
       <c r="J34" s="3">
-        <v>2</v>
+        <v>112.0138</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="3">
         <v>30</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="C35" s="3">
-        <v>20558084</v>
+        <v>20571658</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>90</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I35" s="3">
-        <v>2</v>
+        <v>-7.6501</v>
       </c>
       <c r="J35" s="3">
-        <v>2</v>
+        <v>111.9609</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="3">
         <v>31</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>60</v>
+        <v>92</v>
       </c>
       <c r="C36" s="3">
-        <v>20571660</v>
+        <v>69936303</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>69</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I36" s="3">
-        <v>2</v>
+        <v>-7.6633</v>
       </c>
       <c r="J36" s="3">
-        <v>1</v>
+        <v>111.997</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="3">
         <v>32</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>61</v>
+        <v>94</v>
       </c>
       <c r="C37" s="3">
-        <v>20557960</v>
+        <v>69824873</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>69</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I37" s="3">
-        <v>2</v>
+        <v>-7.6199</v>
       </c>
       <c r="J37" s="3">
-        <v>2</v>
+        <v>111.9929</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="3">
         <v>33</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>62</v>
+        <v>96</v>
       </c>
       <c r="C38" s="3">
-        <v>20557980</v>
+        <v>20557960</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I38" s="3">
-        <v>3</v>
+        <v>-7.607263</v>
       </c>
       <c r="J38" s="3">
-        <v>2</v>
+        <v>112.005961</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="3">
         <v>34</v>
       </c>
       <c r="B39" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C39" s="3">
+        <v>20558139</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F39" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="C39" s="3">
-[...14 lines deleted...]
-      <c r="H39" s="3">
+      <c r="G39" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I39" s="3">
         <v>0</v>
       </c>
-      <c r="I39" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="J39" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="3">
         <v>35</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="C40" s="3">
-        <v>20571654</v>
+        <v>69925006</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>29</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I40" s="3">
-        <v>2</v>
+        <v>-7.664</v>
       </c>
       <c r="J40" s="3">
-        <v>2</v>
+        <v>111.9611</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="3">
         <v>36</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>65</v>
+        <v>102</v>
       </c>
       <c r="C41" s="3">
-        <v>20558173</v>
+        <v>20558071</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F41" s="3" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>63</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I41" s="3">
-        <v>3</v>
+        <v>-7.597</v>
       </c>
       <c r="J41" s="3">
-        <v>3</v>
+        <v>112.0128</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="3">
         <v>37</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>66</v>
+        <v>104</v>
       </c>
       <c r="C42" s="3">
-        <v>20571657</v>
+        <v>69727421</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F42" s="3" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>69</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I42" s="3">
-        <v>3</v>
+        <v>-7.6582</v>
       </c>
       <c r="J42" s="3">
-        <v>2</v>
+        <v>111.9856</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="3">
         <v>38</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>67</v>
+        <v>106</v>
       </c>
       <c r="C43" s="3">
-        <v>20571658</v>
+        <v>20558112</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F43" s="3" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>32</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I43" s="3">
-        <v>4</v>
+        <v>-7.6384</v>
       </c>
       <c r="J43" s="3">
-        <v>3</v>
+        <v>111.9593</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="3">
         <v>39</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>69</v>
+        <v>108</v>
       </c>
       <c r="C44" s="3">
-        <v>20557636</v>
+        <v>69765488</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-      <c r="H44" s="3">
+        <v>29</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I44" s="3">
         <v>0</v>
       </c>
-      <c r="I44" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="J44" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="3">
         <v>40</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>70</v>
+        <v>110</v>
       </c>
       <c r="C45" s="3">
-        <v>69818178</v>
+        <v>20558089</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>111</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I45" s="3">
-        <v>3</v>
+        <v>-7.621441</v>
       </c>
       <c r="J45" s="3">
-        <v>2</v>
+        <v>112.042831</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="3">
         <v>41</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>71</v>
+        <v>113</v>
       </c>
       <c r="C46" s="3">
-        <v>69727421</v>
+        <v>20558289</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>29</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I46" s="3">
-        <v>3</v>
+        <v>-7.677261</v>
       </c>
       <c r="J46" s="3">
-        <v>2</v>
+        <v>111.961436</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="3">
         <v>42</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>72</v>
+        <v>115</v>
       </c>
       <c r="C47" s="3">
-        <v>20558133</v>
+        <v>69765513</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I47" s="3">
-        <v>1</v>
+        <v>-5.443757</v>
       </c>
       <c r="J47" s="3">
-        <v>2</v>
+        <v>114.421127</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="3">
         <v>43</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>73</v>
+        <v>117</v>
       </c>
       <c r="C48" s="3">
-        <v>20558117</v>
+        <v>20571661</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F48" s="3" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>69</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I48" s="3">
-        <v>2</v>
+        <v>-7.655378</v>
       </c>
       <c r="J48" s="3">
-        <v>2</v>
+        <v>111.99464</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="3">
         <v>44</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>74</v>
+        <v>119</v>
       </c>
       <c r="C49" s="3">
-        <v>20557958</v>
+        <v>20557757</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F49" s="3" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>26</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I49" s="3">
-        <v>4</v>
+        <v>-7.61848</v>
       </c>
       <c r="J49" s="3">
-        <v>3</v>
+        <v>112.044835</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="3">
         <v>45</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>75</v>
+        <v>121</v>
       </c>
       <c r="C50" s="3">
-        <v>20558171</v>
+        <v>20557973</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F50" s="3" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>26</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I50" s="3">
-        <v>2</v>
+        <v>-7.6443</v>
       </c>
       <c r="J50" s="3">
-        <v>2</v>
+        <v>112.0279</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="3">
         <v>46</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="C51" s="3">
-        <v>20571655</v>
+        <v>20558073</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F51" s="3" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>26</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I51" s="3">
-        <v>3</v>
+        <v>-7.6459</v>
       </c>
       <c r="J51" s="3">
-        <v>2</v>
+        <v>112.0161</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="3">
         <v>47</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>77</v>
+        <v>125</v>
       </c>
       <c r="C52" s="3">
-        <v>69942860</v>
+        <v>20558133</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>111</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I52" s="3">
-        <v>2</v>
+        <v>-7.6202</v>
       </c>
       <c r="J52" s="3">
-        <v>2</v>
+        <v>112.0375</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="3">
         <v>48</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>78</v>
+        <v>127</v>
       </c>
       <c r="C53" s="3">
-        <v>20558109</v>
+        <v>20557958</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>72</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I53" s="3">
-        <v>1</v>
+        <v>-7.631362</v>
       </c>
       <c r="J53" s="3">
-        <v>2</v>
+        <v>111.980748</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="3">
         <v>49</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>79</v>
+        <v>129</v>
       </c>
       <c r="C54" s="3">
-        <v>20558073</v>
+        <v>20571657</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="G54" s="3">
         <v>23</v>
       </c>
-      <c r="H54" s="3">
-        <v>0</v>
+      <c r="G54" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I54" s="3">
-        <v>2</v>
+        <v>-7.6422</v>
       </c>
       <c r="J54" s="3">
-        <v>2</v>
+        <v>111.9886</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="3">
         <v>50</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>80</v>
+        <v>131</v>
       </c>
       <c r="C55" s="3">
         <v>20557955</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I55" s="3">
-        <v>8</v>
+        <v>-7.625464</v>
       </c>
       <c r="J55" s="3">
-        <v>8</v>
+        <v>111.991963</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="3">
         <v>51</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>81</v>
+        <v>133</v>
       </c>
       <c r="C56" s="3">
-        <v>20558252</v>
+        <v>69765508</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="G56" s="3">
+      <c r="G56" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I56" s="3">
         <v>0</v>
       </c>
-      <c r="H56" s="3">
+      <c r="J56" s="3">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="3">
         <v>52</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>82</v>
+        <v>135</v>
       </c>
       <c r="C57" s="3">
-        <v>20574624</v>
+        <v>69818148</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="F57" s="3" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I57" s="3">
-        <v>3</v>
+        <v>-7.635627</v>
       </c>
       <c r="J57" s="3">
-        <v>2</v>
+        <v>112.02467</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="3">
         <v>53</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>83</v>
+        <v>137</v>
       </c>
       <c r="C58" s="3">
-        <v>20558289</v>
+        <v>20557944</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>56</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I58" s="3">
-        <v>3</v>
+        <v>-7.6047</v>
       </c>
       <c r="J58" s="3">
-        <v>2</v>
+        <v>112.0387</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="3">
         <v>54</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>84</v>
+        <v>139</v>
       </c>
       <c r="C59" s="3">
-        <v>69765494</v>
+        <v>69765487</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>29</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I59" s="3">
-        <v>2</v>
+        <v>-7.506784</v>
       </c>
       <c r="J59" s="3">
-        <v>1</v>
+        <v>111.972864</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="3">
         <v>55</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>86</v>
+        <v>141</v>
       </c>
       <c r="C60" s="3">
-        <v>69818186</v>
+        <v>69765502</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="F60" s="3" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="G60" s="3"/>
+      <c r="H60" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I60" s="3">
-        <v>2</v>
+        <v>-7.6271</v>
       </c>
       <c r="J60" s="3">
-        <v>1</v>
+        <v>112.0353</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="3">
         <v>56</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>87</v>
+        <v>142</v>
       </c>
       <c r="C61" s="3">
-        <v>69765495</v>
+        <v>20557959</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="F61" s="3" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="G61" s="3"/>
+      <c r="H61" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I61" s="3">
-        <v>3</v>
+        <v>-7.6271</v>
       </c>
       <c r="J61" s="3">
-        <v>2</v>
+        <v>112.0354</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="3">
         <v>57</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>88</v>
+        <v>143</v>
       </c>
       <c r="C62" s="3">
-        <v>69955079</v>
+        <v>20538034</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I62" s="3">
-        <v>3</v>
+        <v>-7.6535</v>
       </c>
       <c r="J62" s="3">
-        <v>3</v>
+        <v>111.9726</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="3">
         <v>58</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>89</v>
+        <v>147</v>
       </c>
       <c r="C63" s="3">
-        <v>69765493</v>
+        <v>69871534</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E63" s="3" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="F63" s="3" t="s">
-        <v>50</v>
-[...4 lines deleted...]
-      <c r="H63" s="3">
+        <v>45</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I63" s="3">
         <v>0</v>
       </c>
-      <c r="I63" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="J63" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="3">
         <v>59</v>
       </c>
       <c r="B64" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C64" s="3">
+        <v>20571655</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F64" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="C64" s="3">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="G64" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I64" s="3">
-        <v>2</v>
+        <v>-7.652575</v>
       </c>
       <c r="J64" s="3">
-        <v>2</v>
+        <v>111.956476</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="3">
         <v>60</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>91</v>
+        <v>151</v>
       </c>
       <c r="C65" s="3">
-        <v>69871536</v>
+        <v>69950974</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="F65" s="3" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>63</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I65" s="3">
-        <v>2</v>
+        <v>-5.443757</v>
       </c>
       <c r="J65" s="3">
-        <v>1</v>
+        <v>114.421127</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="3">
         <v>61</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="C66" s="3">
-        <v>69765509</v>
+        <v>69818139</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>85</v>
+        <v>154</v>
       </c>
       <c r="F66" s="3" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="H66" s="3">
+        <v>32</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I66" s="3">
         <v>0</v>
       </c>
-      <c r="I66" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="J66" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="3">
         <v>62</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>93</v>
+        <v>156</v>
       </c>
       <c r="C67" s="3">
-        <v>69765500</v>
+        <v>69765494</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E67" s="3" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="F67" s="3" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-      <c r="H67" s="3">
+        <v>32</v>
+      </c>
+      <c r="G67" s="3"/>
+      <c r="H67" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I67" s="3">
         <v>0</v>
       </c>
-      <c r="I67" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="J67" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="3">
         <v>63</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>94</v>
+        <v>157</v>
       </c>
       <c r="C68" s="3">
-        <v>69765518</v>
+        <v>20538284</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F68" s="3" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>56</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>159</v>
       </c>
       <c r="I68" s="3">
-        <v>3</v>
+        <v>-7.6398</v>
       </c>
       <c r="J68" s="3">
-        <v>2</v>
+        <v>112.0136</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="3">
         <v>64</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>96</v>
+        <v>160</v>
       </c>
       <c r="C69" s="3">
-        <v>69765488</v>
+        <v>20538193</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I69" s="3">
-        <v>1</v>
+        <v>-7.6273</v>
       </c>
       <c r="J69" s="3">
-        <v>1</v>
+        <v>112.0046</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="3">
         <v>65</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>97</v>
+        <v>162</v>
       </c>
       <c r="C70" s="3">
-        <v>69765754</v>
+        <v>69784713</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>29</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>164</v>
       </c>
       <c r="I70" s="3">
-        <v>3</v>
+        <v>-7.676862</v>
       </c>
       <c r="J70" s="3">
-        <v>3</v>
+        <v>111.961434</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="3">
         <v>66</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="C71" s="3">
-        <v>69765513</v>
+        <v>20537807</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F71" s="3" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>90</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I71" s="3">
-        <v>2</v>
+        <v>-7.6517</v>
       </c>
       <c r="J71" s="3">
-        <v>3</v>
+        <v>111.9551</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="3">
         <v>67</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>99</v>
+        <v>167</v>
       </c>
       <c r="C72" s="3">
-        <v>69765511</v>
+        <v>20538288</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F72" s="3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>56</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I72" s="3">
-        <v>1</v>
+        <v>-7.6048</v>
       </c>
       <c r="J72" s="3">
-        <v>2</v>
+        <v>112.0385</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="3">
         <v>68</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>100</v>
+        <v>169</v>
       </c>
       <c r="C73" s="3">
-        <v>69765756</v>
+        <v>20537940</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>26</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I73" s="3">
-        <v>3</v>
+        <v>-7.6502</v>
       </c>
       <c r="J73" s="3">
-        <v>2</v>
+        <v>112.0111</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="3">
         <v>69</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>101</v>
+        <v>171</v>
       </c>
       <c r="C74" s="3">
-        <v>69765755</v>
+        <v>20537781</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>38</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I74" s="3">
-        <v>4</v>
+        <v>-7.5802</v>
       </c>
       <c r="J74" s="3">
-        <v>3</v>
+        <v>111.9954</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="3">
         <v>70</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>102</v>
+        <v>173</v>
       </c>
       <c r="C75" s="3">
-        <v>69765502</v>
+        <v>20538071</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F75" s="3" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>72</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I75" s="3">
-        <v>7</v>
+        <v>-7.6208</v>
       </c>
       <c r="J75" s="3">
-        <v>7</v>
+        <v>111.9815</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="3">
         <v>71</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>103</v>
+        <v>175</v>
       </c>
       <c r="C76" s="3">
-        <v>69765490</v>
+        <v>20537972</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>29</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I76" s="3">
-        <v>1</v>
+        <v>-7.6736</v>
       </c>
       <c r="J76" s="3">
-        <v>1</v>
+        <v>111.9602</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="3">
         <v>72</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>104</v>
+        <v>177</v>
       </c>
       <c r="C77" s="3">
-        <v>69920875</v>
+        <v>20538195</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F77" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>179</v>
       </c>
       <c r="I77" s="3">
-        <v>2</v>
+        <v>-7.6174</v>
       </c>
       <c r="J77" s="3">
-        <v>1</v>
+        <v>112.0136</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="3">
         <v>73</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>105</v>
+        <v>180</v>
       </c>
       <c r="C78" s="3">
-        <v>69765396</v>
+        <v>20538194</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I78" s="3">
-        <v>1</v>
+        <v>-7.6194</v>
       </c>
       <c r="J78" s="3">
-        <v>1</v>
+        <v>112.0047</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="3">
         <v>74</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>106</v>
+        <v>182</v>
       </c>
       <c r="C79" s="3">
-        <v>69818167</v>
+        <v>20538170</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="G79" s="3">
         <v>16</v>
       </c>
-      <c r="H79" s="3">
-        <v>0</v>
+      <c r="G79" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>184</v>
       </c>
       <c r="I79" s="3">
-        <v>3</v>
+        <v>-7.6051</v>
       </c>
       <c r="J79" s="3">
-        <v>2</v>
+        <v>111.9983</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="3">
         <v>75</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>107</v>
+        <v>185</v>
       </c>
       <c r="C80" s="3">
-        <v>69765496</v>
+        <v>20537721</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>187</v>
       </c>
       <c r="I80" s="3">
-        <v>2</v>
+        <v>-7.6088</v>
       </c>
       <c r="J80" s="3">
-        <v>1</v>
+        <v>111.9992</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="3">
         <v>76</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>108</v>
+        <v>188</v>
       </c>
       <c r="C81" s="3">
-        <v>69780455</v>
+        <v>20538240</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>69</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I81" s="3">
-        <v>3</v>
+        <v>-7.6686</v>
       </c>
       <c r="J81" s="3">
-        <v>2</v>
+        <v>111.9909</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="3">
         <v>77</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>109</v>
+        <v>190</v>
       </c>
       <c r="C82" s="3">
-        <v>69765489</v>
+        <v>20537942</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F82" s="3" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>26</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I82" s="3">
-        <v>3</v>
+        <v>-7.6518</v>
       </c>
       <c r="J82" s="3">
-        <v>3</v>
+        <v>112.0137</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="3">
         <v>78</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>110</v>
+        <v>192</v>
       </c>
       <c r="C83" s="3">
-        <v>69784713</v>
+        <v>20574624</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>56</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I83" s="3">
-        <v>4</v>
+        <v>-7.637434</v>
       </c>
       <c r="J83" s="3">
-        <v>4</v>
+        <v>112.01143</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="3">
         <v>79</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>111</v>
+        <v>194</v>
       </c>
       <c r="C84" s="3">
-        <v>69818168</v>
+        <v>20537973</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F84" s="3" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>29</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I84" s="3">
-        <v>3</v>
+        <v>-7.6765</v>
       </c>
       <c r="J84" s="3">
-        <v>2</v>
+        <v>111.9687</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="3">
         <v>80</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>112</v>
+        <v>196</v>
       </c>
       <c r="C85" s="3">
-        <v>69765498</v>
+        <v>20537943</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>26</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I85" s="3">
-        <v>2</v>
+        <v>-7.6538</v>
       </c>
       <c r="J85" s="3">
-        <v>1</v>
+        <v>112.0309</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="3">
         <v>81</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>113</v>
+        <v>198</v>
       </c>
       <c r="C86" s="3">
-        <v>69818148</v>
+        <v>20538211</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>32</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I86" s="3">
-        <v>4</v>
+        <v>-7.6379</v>
       </c>
       <c r="J86" s="3">
-        <v>2</v>
+        <v>111.9595</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="3">
         <v>82</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>114</v>
+        <v>200</v>
       </c>
       <c r="C87" s="3">
-        <v>69765499</v>
+        <v>20538196</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I87" s="3">
-        <v>2</v>
+        <v>-7.6385</v>
       </c>
       <c r="J87" s="3">
-        <v>4</v>
+        <v>112.0006</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="3">
         <v>83</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>115</v>
+        <v>202</v>
       </c>
       <c r="C88" s="3">
         <v>69765491</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>26</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I88" s="3">
-        <v>3</v>
+        <v>-7.3915</v>
       </c>
       <c r="J88" s="3">
-        <v>2</v>
+        <v>112.3106</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="3">
         <v>84</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>116</v>
+        <v>204</v>
       </c>
       <c r="C89" s="3">
-        <v>69780459</v>
+        <v>20537924</v>
       </c>
       <c r="D89" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E89" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F89" s="3" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>111</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I89" s="3">
-        <v>2</v>
+        <v>-7.6258</v>
       </c>
       <c r="J89" s="3">
-        <v>2</v>
+        <v>112.0283</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="3">
         <v>85</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>117</v>
+        <v>206</v>
       </c>
       <c r="C90" s="3">
-        <v>69871533</v>
+        <v>20538241</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F90" s="3" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>69</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I90" s="3">
-        <v>3</v>
+        <v>-7.6578</v>
       </c>
       <c r="J90" s="3">
-        <v>3</v>
+        <v>111.9797</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="3">
         <v>86</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>118</v>
+        <v>208</v>
       </c>
       <c r="C91" s="3">
-        <v>69980137</v>
+        <v>69765501</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="F91" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I91" s="3">
-        <v>2</v>
+        <v>-7.626907</v>
       </c>
       <c r="J91" s="3">
-        <v>1</v>
+        <v>112.020062</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="3">
         <v>87</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>119</v>
+        <v>210</v>
       </c>
       <c r="C92" s="3">
-        <v>69765506</v>
+        <v>20537976</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F92" s="3" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>63</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I92" s="3">
-        <v>2</v>
+        <v>-7.5939</v>
       </c>
       <c r="J92" s="3">
-        <v>2</v>
+        <v>112.011</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="3">
         <v>88</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>120</v>
+        <v>212</v>
       </c>
       <c r="C93" s="3">
-        <v>69765487</v>
+        <v>20538263</v>
       </c>
       <c r="D93" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F93" s="3" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I93" s="3">
-        <v>2</v>
+        <v>-7.6271</v>
       </c>
       <c r="J93" s="3">
-        <v>2</v>
+        <v>112.0302</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="3">
         <v>89</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>121</v>
+        <v>214</v>
       </c>
       <c r="C94" s="3">
-        <v>69871535</v>
+        <v>69955079</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="F94" s="3" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="H94" s="3">
+        <v>72</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I94" s="3">
         <v>0</v>
       </c>
-      <c r="I94" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="J94" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="3">
         <v>90</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>122</v>
+        <v>216</v>
       </c>
       <c r="C95" s="3">
-        <v>69765505</v>
+        <v>20537628</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E95" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F95" s="3" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>218</v>
       </c>
       <c r="I95" s="3">
-        <v>2</v>
+        <v>-7.6272</v>
       </c>
       <c r="J95" s="3">
-        <v>2</v>
+        <v>112.0349</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="3">
         <v>91</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>123</v>
+        <v>219</v>
       </c>
       <c r="C96" s="3">
-        <v>69871534</v>
+        <v>20537783</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F96" s="3" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>38</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I96" s="3">
-        <v>2</v>
+        <v>-7.5763</v>
       </c>
       <c r="J96" s="3">
-        <v>3</v>
+        <v>112.002</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="3">
         <v>92</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>124</v>
+        <v>221</v>
       </c>
       <c r="C97" s="3">
-        <v>69765501</v>
+        <v>69765499</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E97" s="3" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="F97" s="3" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I97" s="3">
-        <v>2</v>
+        <v>-7.6275</v>
       </c>
       <c r="J97" s="3">
-        <v>1</v>
+        <v>112.0357</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="3">
         <v>93</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>125</v>
+        <v>223</v>
       </c>
       <c r="C98" s="3">
-        <v>69765515</v>
+        <v>20537719</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>85</v>
+        <v>145</v>
       </c>
       <c r="F98" s="3" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H98" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I98" s="3">
-        <v>3</v>
+        <v>-7.6204</v>
       </c>
       <c r="J98" s="3">
-        <v>2</v>
+        <v>111.9931</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="3">
         <v>94</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>126</v>
+        <v>225</v>
       </c>
       <c r="C99" s="3">
-        <v>69818139</v>
+        <v>20538287</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>127</v>
+        <v>145</v>
       </c>
       <c r="F99" s="3" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>56</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="H99" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I99" s="3">
-        <v>5</v>
+        <v>-7.6243</v>
       </c>
       <c r="J99" s="3">
-        <v>4</v>
+        <v>112.0182</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="3">
         <v>95</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>128</v>
+        <v>227</v>
       </c>
       <c r="C100" s="3">
-        <v>69991234</v>
+        <v>69765493</v>
       </c>
       <c r="D100" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E100" s="3" t="s">
-        <v>129</v>
+        <v>66</v>
       </c>
       <c r="F100" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>81</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>229</v>
       </c>
       <c r="I100" s="3">
-        <v>4</v>
+        <v>-7.6444</v>
       </c>
       <c r="J100" s="3">
-        <v>6</v>
+        <v>111.9805</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="3">
         <v>96</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>130</v>
+        <v>230</v>
       </c>
       <c r="C101" s="3">
-        <v>20538241</v>
+        <v>20538291</v>
       </c>
       <c r="D101" s="3" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="E101" s="3" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="F101" s="3" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>81</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="H101" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I101" s="3">
-        <v>10</v>
+        <v>-7.6461</v>
       </c>
       <c r="J101" s="3">
-        <v>6</v>
+        <v>111.9835</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="3">
         <v>97</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>132</v>
+        <v>232</v>
       </c>
       <c r="C102" s="3">
-        <v>20538211</v>
+        <v>20538264</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="F102" s="3" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I102" s="3">
-        <v>18</v>
+        <v>-7.6258</v>
       </c>
       <c r="J102" s="3">
-        <v>12</v>
+        <v>112.0206</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="3">
         <v>98</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="C103" s="3">
-        <v>20537807</v>
+        <v>20512883</v>
       </c>
       <c r="D103" s="3" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="E103" s="3" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="F103" s="3" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>72</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I103" s="3">
-        <v>11</v>
+        <v>-7.6222</v>
       </c>
       <c r="J103" s="3">
-        <v>6</v>
+        <v>111.9815</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="3">
         <v>99</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>134</v>
+        <v>236</v>
       </c>
       <c r="C104" s="3">
-        <v>20537784</v>
+        <v>20537810</v>
       </c>
       <c r="D104" s="3" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="F104" s="3" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>90</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="H104" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I104" s="3">
-        <v>8</v>
+        <v>-7.6474</v>
       </c>
       <c r="J104" s="3">
-        <v>6</v>
+        <v>111.9576</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="3">
         <v>100</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>135</v>
+        <v>238</v>
       </c>
       <c r="C105" s="3">
-        <v>20538285</v>
+        <v>20537977</v>
       </c>
       <c r="D105" s="3" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="E105" s="3" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="F105" s="3" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>63</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="H105" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I105" s="3">
-        <v>21</v>
+        <v>-7.6013</v>
       </c>
       <c r="J105" s="3">
-        <v>14</v>
+        <v>112.0314</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="3">
         <v>101</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>136</v>
+        <v>240</v>
       </c>
       <c r="C106" s="3">
-        <v>20538240</v>
+        <v>20538171</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="F106" s="3" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I106" s="3">
-        <v>14</v>
+        <v>-7.5976</v>
       </c>
       <c r="J106" s="3">
-        <v>8</v>
+        <v>111.9991</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="3">
         <v>102</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>137</v>
+        <v>242</v>
       </c>
       <c r="C107" s="3">
-        <v>70031781</v>
+        <v>20538242</v>
       </c>
       <c r="D107" s="3" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="F107" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>69</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I107" s="3">
-        <v>6</v>
+        <v>-7.6543</v>
       </c>
       <c r="J107" s="3">
-        <v>4</v>
+        <v>111.9994</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="3">
         <v>103</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>138</v>
+        <v>244</v>
       </c>
       <c r="C108" s="3">
-        <v>20538072</v>
+        <v>20538261</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="F108" s="3" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I108" s="3">
-        <v>9</v>
+        <v>-7.632</v>
       </c>
       <c r="J108" s="3">
-        <v>6</v>
+        <v>112.0192</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="3">
         <v>104</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>139</v>
+        <v>246</v>
       </c>
       <c r="C109" s="3">
-        <v>20537940</v>
+        <v>20538285</v>
       </c>
       <c r="D109" s="3" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="E109" s="3" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="F109" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>56</v>
+      </c>
+      <c r="G109" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="H109" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I109" s="3">
-        <v>9</v>
+        <v>-7.6139</v>
       </c>
       <c r="J109" s="3">
-        <v>6</v>
+        <v>112.0209</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="3">
         <v>105</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>140</v>
+        <v>248</v>
       </c>
       <c r="C110" s="3">
-        <v>20537942</v>
+        <v>20537720</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="F110" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="H110" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I110" s="3">
-        <v>10</v>
+        <v>-7.635</v>
       </c>
       <c r="J110" s="3">
-        <v>6</v>
+        <v>111.9904</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="3">
         <v>106</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>141</v>
+        <v>250</v>
       </c>
       <c r="C111" s="3">
-        <v>20537977</v>
+        <v>69991234</v>
       </c>
       <c r="D111" s="3" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="E111" s="3" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="F111" s="3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>26</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I111" s="3">
-        <v>9</v>
+        <v>-7.6568</v>
       </c>
       <c r="J111" s="3">
-        <v>6</v>
+        <v>112.0341</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="3">
         <v>107</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>142</v>
+        <v>252</v>
       </c>
       <c r="C112" s="3">
-        <v>20537924</v>
+        <v>69979163</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="F112" s="3" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="H112" s="3" t="s">
+        <v>254</v>
       </c>
       <c r="I112" s="3">
-        <v>16</v>
+        <v>-7.629634</v>
       </c>
       <c r="J112" s="3">
-        <v>11</v>
+        <v>112.020819</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="3">
         <v>108</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>143</v>
+        <v>255</v>
       </c>
       <c r="C113" s="3">
-        <v>20513302</v>
+        <v>20538262</v>
       </c>
       <c r="D113" s="3" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="E113" s="3" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="F113" s="3" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="H113" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I113" s="3">
-        <v>10</v>
+        <v>-7.6259</v>
       </c>
       <c r="J113" s="3">
-        <v>6</v>
+        <v>112.0202</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="3">
         <v>109</v>
       </c>
       <c r="B114" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="C114" s="3">
+        <v>20537809</v>
+      </c>
+      <c r="D114" s="3" t="s">
         <v>144</v>
       </c>
-      <c r="C114" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E114" s="3" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="F114" s="3" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>90</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I114" s="3">
-        <v>10</v>
+        <v>-7.6504</v>
       </c>
       <c r="J114" s="3">
-        <v>6</v>
+        <v>111.9612</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="3">
         <v>110</v>
       </c>
       <c r="B115" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="C115" s="3">
+        <v>20538072</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="E115" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="C115" s="3">
-[...7 lines deleted...]
-      </c>
       <c r="F115" s="3" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>72</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I115" s="3">
-        <v>9</v>
+        <v>-7.6351</v>
       </c>
       <c r="J115" s="3">
-        <v>6</v>
+        <v>111.9801</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="3">
         <v>111</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>146</v>
+        <v>261</v>
       </c>
       <c r="C116" s="3">
-        <v>20537943</v>
+        <v>20537926</v>
       </c>
       <c r="D116" s="3" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="F116" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>111</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I116" s="3">
-        <v>9</v>
+        <v>-7.6102</v>
       </c>
       <c r="J116" s="3">
-        <v>6</v>
+        <v>112.0483</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="3">
         <v>112</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>147</v>
+        <v>263</v>
       </c>
       <c r="C117" s="3">
-        <v>20538262</v>
+        <v>69759301</v>
       </c>
       <c r="D117" s="3" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="F117" s="3" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="H117" s="3" t="s">
+        <v>265</v>
       </c>
       <c r="I117" s="3">
-        <v>14</v>
+        <v>-7.6255</v>
       </c>
       <c r="J117" s="3">
-        <v>8</v>
+        <v>111.9919</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="3">
         <v>113</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>148</v>
+        <v>266</v>
       </c>
       <c r="C118" s="3">
-        <v>20537719</v>
+        <v>20537975</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="F118" s="3" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>63</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I118" s="3">
-        <v>11</v>
+        <v>-7.6041</v>
       </c>
       <c r="J118" s="3">
-        <v>6</v>
+        <v>112.0137</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="3">
         <v>114</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>149</v>
+        <v>268</v>
       </c>
       <c r="C119" s="3">
-        <v>20538196</v>
+        <v>20512981</v>
       </c>
       <c r="D119" s="3" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="F119" s="3" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>63</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I119" s="3">
-        <v>11</v>
+        <v>-7.6012</v>
       </c>
       <c r="J119" s="3">
-        <v>6</v>
+        <v>112.0307</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="3">
         <v>115</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>150</v>
+        <v>270</v>
       </c>
       <c r="C120" s="3">
-        <v>20537809</v>
+        <v>69765495</v>
       </c>
       <c r="D120" s="3" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>129</v>
+        <v>66</v>
       </c>
       <c r="F120" s="3" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I120" s="3">
-        <v>9</v>
+        <v>-5.443757</v>
       </c>
       <c r="J120" s="3">
-        <v>6</v>
+        <v>114.421127</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="3">
         <v>116</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>151</v>
+        <v>272</v>
       </c>
       <c r="C121" s="3">
-        <v>20537810</v>
+        <v>69818168</v>
       </c>
       <c r="D121" s="3" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="E121" s="3" t="s">
-        <v>129</v>
+        <v>66</v>
       </c>
       <c r="F121" s="3" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>90</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="I121" s="3">
-        <v>7</v>
+        <v>-7.6432</v>
       </c>
       <c r="J121" s="3">
-        <v>6</v>
-[...63 lines deleted...]
-        <v>6</v>
+        <v>111.9665</v>
       </c>
     </row>
     <row r="124" spans="1:10">
-      <c r="A124" s="3">
-[...27 lines deleted...]
-        <v>7</v>
+      <c r="A124" t="s">
+        <v>274</v>
       </c>
     </row>
     <row r="125" spans="1:10">
-      <c r="A125" s="3">
-[...1326 lines deleted...]
-        <v>206</v>
+      <c r="A125" t="s">
+        <v>275</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">