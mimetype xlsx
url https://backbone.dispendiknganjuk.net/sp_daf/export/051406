--- v1 (2026-04-01)
+++ v2 (2026-05-21)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan Kec. Tanjunganom</t>
   </si>
   <si>
-    <t>Update : 01-04-2026</t>
+    <t>Update : 22-05-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama Sekolah</t>
   </si>
   <si>
     <t>NPSN</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Bentuk</t>
   </si>
   <si>
     <t>Desa/Kelurahan</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
@@ -834,50 +834,86 @@
     <t>http://20585718.siap-sekolah.com/sekolah-profil/</t>
   </si>
   <si>
     <t>SD NEGERI 2 KEDUNGREJO</t>
   </si>
   <si>
     <t>sdnkedungrejo2@gmail.com</t>
   </si>
   <si>
     <t>SD NEGERI 3 KEDUNGREJO</t>
   </si>
   <si>
     <t>kedungrejosdn3@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">KB TUNAS MULIA </t>
   </si>
   <si>
     <t>kb.tunasmulia2018@gmail.com</t>
   </si>
   <si>
     <t>KB AR-ROZAQ</t>
   </si>
   <si>
     <t>kb.arrozaq@gmail.com</t>
+  </si>
+  <si>
+    <t>KB AL HUDA</t>
+  </si>
+  <si>
+    <t>paudalhuda12345@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 4 DEMANGAN</t>
+  </si>
+  <si>
+    <t>sdn4demangan@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 KAMPUNGBARU</t>
+  </si>
+  <si>
+    <t>kampungbarusatu@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 GETAS</t>
+  </si>
+  <si>
+    <t>getas2siap@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 SUMBERKEPUH</t>
+  </si>
+  <si>
+    <t>sdn1sumberkepuh@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 SONOBEKEL</t>
+  </si>
+  <si>
+    <t>sonobekelsdn.3@gmail.com</t>
   </si>
   <si>
     <t>Sumber Data: Backbone Dapodik Dinas Pendidikan Kab. Nganjuk</t>
   </si>
   <si>
     <t>https://backbone.dispendiknganjuk.net/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1218,54 +1254,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J125"/>
+  <dimension ref="A1:J131"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J121" sqref="J121"/>
+      <selection activeCell="J127" sqref="J127"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="25" customWidth="true" style="0"/>
     <col min="10" max="10" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>2</v>
@@ -4987,58 +5023,250 @@
       <c r="C121" s="3">
         <v>69818168</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E121" s="3" t="s">
         <v>66</v>
       </c>
       <c r="F121" s="3" t="s">
         <v>90</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>273</v>
       </c>
       <c r="H121" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I121" s="3">
         <v>-7.6432</v>
       </c>
       <c r="J121" s="3">
         <v>111.9665</v>
       </c>
     </row>
+    <row r="122" spans="1:10">
+      <c r="A122" s="3">
+        <v>117</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="C122" s="3">
+        <v>69818167</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I122" s="3">
+        <v>-7.591516</v>
+      </c>
+      <c r="J122" s="3">
+        <v>112.012042</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10">
+      <c r="A123" s="3">
+        <v>118</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="C123" s="3">
+        <v>20537784</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G123" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="H123" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I123" s="3">
+        <v>-7.5804</v>
+      </c>
+      <c r="J123" s="3">
+        <v>112.0123</v>
+      </c>
+    </row>
     <row r="124" spans="1:10">
-      <c r="A124" t="s">
-        <v>274</v>
+      <c r="A124" s="3">
+        <v>119</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="C124" s="3">
+        <v>20537939</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I124" s="3">
+        <v>-7.6437</v>
+      </c>
+      <c r="J124" s="3">
+        <v>112.015</v>
       </c>
     </row>
     <row r="125" spans="1:10">
-      <c r="A125" t="s">
-        <v>275</v>
+      <c r="A125" s="3">
+        <v>120</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="C125" s="3">
+        <v>20537808</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I125" s="3">
+        <v>-7.6529</v>
+      </c>
+      <c r="J125" s="3">
+        <v>111.9602</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" s="3">
+        <v>121</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="C126" s="3">
+        <v>20538238</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G126" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I126" s="3">
+        <v>-7.6599</v>
+      </c>
+      <c r="J126" s="3">
+        <v>111.9934</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10">
+      <c r="A127" s="3">
+        <v>122</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="C127" s="3">
+        <v>20513302</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G127" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I127" s="3">
+        <v>-7.6303</v>
+      </c>
+      <c r="J127" s="3">
+        <v>111.9694</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" t="s">
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">