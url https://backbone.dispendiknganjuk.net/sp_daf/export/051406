--- v2 (2026-05-21)
+++ v3 (2026-08-13)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan Kec. Tanjunganom</t>
   </si>
   <si>
-    <t>Update : 22-05-2026</t>
+    <t>Update : 14-08-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama Sekolah</t>
   </si>
   <si>
     <t>NPSN</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Bentuk</t>
   </si>
   <si>
     <t>Desa/Kelurahan</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>