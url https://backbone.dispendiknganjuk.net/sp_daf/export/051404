--- v0 (2026-04-01)
+++ v1 (2026-05-21)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan Kec. Loceret</t>
   </si>
   <si>
-    <t>Update : 01-04-2026</t>
+    <t>Update : 22-05-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama Sekolah</t>
   </si>
   <si>
     <t>NPSN</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Bentuk</t>
   </si>
   <si>
     <t>Desa/Kelurahan</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
@@ -720,50 +720,143 @@
     <t>paudmentari76@gmail.com</t>
   </si>
   <si>
     <t>KB AL AZHAR</t>
   </si>
   <si>
     <t>kbalazhar456@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">KB  MERAK </t>
   </si>
   <si>
     <t>kbmerakp@gmail.com</t>
   </si>
   <si>
     <t>KB BUAH HATI TERPADU</t>
   </si>
   <si>
     <t>ekholkowati@gmail.com</t>
   </si>
   <si>
     <t>KB BINTANG KEJORA</t>
   </si>
   <si>
     <t>paudbintangkejora28@gmail.com</t>
+  </si>
+  <si>
+    <t>KB INSAN MULIA</t>
+  </si>
+  <si>
+    <t>KB  RORO KUNING</t>
+  </si>
+  <si>
+    <t>kuningkbroro@gmail.com</t>
+  </si>
+  <si>
+    <t>KB PERTIWI JATIREJO</t>
+  </si>
+  <si>
+    <t>kbpertiwijati@gmail.com</t>
+  </si>
+  <si>
+    <t>KB BUNDA SEJATI</t>
+  </si>
+  <si>
+    <t>KB TUNAS BANGSA SEKARAN</t>
+  </si>
+  <si>
+    <t>kbtunasbangsasekaran@gmail.com</t>
+  </si>
+  <si>
+    <t>KB CAHAYA HATI</t>
+  </si>
+  <si>
+    <t>kbcahayahatic@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB MUSLIMAT NU KHADIJAH V </t>
+  </si>
+  <si>
+    <t>MUSLIMAT.KBKHADIJAH5@GMAIL.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB  BUNGA BANGSA </t>
+  </si>
+  <si>
+    <t>kbbungabangsateken@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PLAY GROUP SALSABILA </t>
+  </si>
+  <si>
+    <t>playgroup.salsabila01@gmail.com</t>
+  </si>
+  <si>
+    <t>KB PERMATA HATI</t>
+  </si>
+  <si>
+    <t>kbpermatahati8516@gmail.com</t>
+  </si>
+  <si>
+    <t>KB MIFTAHUL ULUM AL KARIM</t>
+  </si>
+  <si>
+    <t>kb.miftahululumalkarim@gmail.com</t>
+  </si>
+  <si>
+    <t>KB KENANGA</t>
+  </si>
+  <si>
+    <t>kbkenangamacanan@gmail.com</t>
+  </si>
+  <si>
+    <t>PKBM MEKAR BERSEMI</t>
+  </si>
+  <si>
+    <t>P9945737</t>
+  </si>
+  <si>
+    <t>PKBM</t>
+  </si>
+  <si>
+    <t>mekarbersemipkbm@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB  TERATAI </t>
+  </si>
+  <si>
+    <t>kbterataikarangsono@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB KASIH BUNDA </t>
+  </si>
+  <si>
+    <t>kasihbunda205@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KB  FLAMBOYAN </t>
   </si>
   <si>
     <t>Sumber Data: Backbone Dapodik Dinas Pendidikan Kab. Nganjuk</t>
   </si>
   <si>
     <t>https://backbone.dispendiknganjuk.net/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1104,54 +1197,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J104"/>
+  <dimension ref="A1:J120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J100" sqref="J100"/>
+      <selection activeCell="J116" sqref="J116"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="25" customWidth="true" style="0"/>
     <col min="10" max="10" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>2</v>
@@ -4199,58 +4292,564 @@
       <c r="C100" s="3">
         <v>69928359</v>
       </c>
       <c r="D100" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E100" s="3" t="s">
         <v>121</v>
       </c>
       <c r="F100" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>235</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I100" s="3">
         <v>-7.637525</v>
       </c>
       <c r="J100" s="3">
         <v>111.930897</v>
       </c>
     </row>
+    <row r="101" spans="1:10">
+      <c r="A101" s="3">
+        <v>96</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C101" s="3">
+        <v>69922129</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G101" s="3"/>
+      <c r="H101" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I101" s="3">
+        <v>-7.6391</v>
+      </c>
+      <c r="J101" s="3">
+        <v>111.9082</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" s="3">
+        <v>97</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="C102" s="3">
+        <v>69765447</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I102" s="3">
+        <v>-7.7403</v>
+      </c>
+      <c r="J102" s="3">
+        <v>111.8693</v>
+      </c>
+    </row>
     <row r="103" spans="1:10">
-      <c r="A103" t="s">
-        <v>236</v>
+      <c r="A103" s="3">
+        <v>98</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="C103" s="3">
+        <v>69980541</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I103" s="3">
+        <v>-7.6537</v>
+      </c>
+      <c r="J103" s="3">
+        <v>-248.1087</v>
       </c>
     </row>
     <row r="104" spans="1:10">
-      <c r="A104" t="s">
-        <v>237</v>
+      <c r="A104" s="3">
+        <v>99</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="C104" s="3">
+        <v>69982264</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G104" s="3"/>
+      <c r="H104" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I104" s="3">
+        <v>0</v>
+      </c>
+      <c r="J104" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" s="3">
+        <v>100</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="C105" s="3">
+        <v>69765454</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="H105" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I105" s="3">
+        <v>-5.443757</v>
+      </c>
+      <c r="J105" s="3">
+        <v>114.421127</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" s="3">
+        <v>101</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="C106" s="3">
+        <v>69777017</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I106" s="3">
+        <v>-7.6367</v>
+      </c>
+      <c r="J106" s="3">
+        <v>111.892</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" s="3">
+        <v>102</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="C107" s="3">
+        <v>69765465</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I107" s="3">
+        <v>0</v>
+      </c>
+      <c r="J107" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" s="3">
+        <v>103</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="C108" s="3">
+        <v>69765457</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I108" s="3">
+        <v>-7.6464</v>
+      </c>
+      <c r="J108" s="3">
+        <v>111.8834</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10">
+      <c r="A109" s="3">
+        <v>104</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="C109" s="3">
+        <v>69765464</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G109" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="H109" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I109" s="3">
+        <v>-7.6262</v>
+      </c>
+      <c r="J109" s="3">
+        <v>111.9244</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110" s="3">
+        <v>105</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="C110" s="3">
+        <v>69981863</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="H110" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I110" s="3">
+        <v>-7.7462</v>
+      </c>
+      <c r="J110" s="3">
+        <v>111.8677</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" s="3">
+        <v>106</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="C111" s="3">
+        <v>69918342</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I111" s="3">
+        <v>-7.6705</v>
+      </c>
+      <c r="J111" s="3">
+        <v>111.8861</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" s="3">
+        <v>107</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C112" s="3">
+        <v>69818169</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="H112" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I112" s="3">
+        <v>-7.7128</v>
+      </c>
+      <c r="J112" s="3">
+        <v>111.8841</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" s="3">
+        <v>108</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="H113" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I113" s="3">
+        <v>-7.6314241</v>
+      </c>
+      <c r="J113" s="3">
+        <v>111.8918993</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" s="3">
+        <v>109</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="C114" s="3">
+        <v>69765450</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I114" s="3">
+        <v>-7.6777</v>
+      </c>
+      <c r="J114" s="3">
+        <v>111.9003</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" s="3">
+        <v>110</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="C115" s="3">
+        <v>69765466</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I115" s="3">
+        <v>-7.6277</v>
+      </c>
+      <c r="J115" s="3">
+        <v>111.9099</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" s="3">
+        <v>111</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="C116" s="3">
+        <v>69765460</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G116" s="3"/>
+      <c r="H116" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I116" s="3">
+        <v>-7.626872</v>
+      </c>
+      <c r="J116" s="3">
+        <v>111.898818</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" t="s">
+        <v>268</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">