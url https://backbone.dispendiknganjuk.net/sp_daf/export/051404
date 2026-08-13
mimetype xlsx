--- v1 (2026-05-21)
+++ v2 (2026-08-13)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan Kec. Loceret</t>
   </si>
   <si>
-    <t>Update : 22-05-2026</t>
+    <t>Update : 14-08-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama Sekolah</t>
   </si>
   <si>
     <t>NPSN</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Bentuk</t>
   </si>
   <si>
     <t>Desa/Kelurahan</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>