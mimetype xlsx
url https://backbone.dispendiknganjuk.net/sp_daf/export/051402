--- v0 (2026-04-01)
+++ v1 (2026-05-21)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan Kec. Ngetos</t>
   </si>
   <si>
-    <t>Update : 01-04-2026</t>
+    <t>Update : 22-05-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama Sekolah</t>
   </si>
   <si>
     <t>NPSN</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Bentuk</t>
   </si>
   <si>
     <t>Desa/Kelurahan</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
@@ -438,50 +438,119 @@
     <t>sdnmojoduwuringetos@yahoo.co.id</t>
   </si>
   <si>
     <t>SD NEGERI 4 NGETOS</t>
   </si>
   <si>
     <t>SDNNGETOS4@gmail.com</t>
   </si>
   <si>
     <t>SD NEGERI 3 KUNCIR</t>
   </si>
   <si>
     <t>SDNEGERI3KUNCIR@gmail.com</t>
   </si>
   <si>
     <t>KB MELATI</t>
   </si>
   <si>
     <t>ngetosmelati@gmail.com</t>
   </si>
   <si>
     <t>TK DHARMA WANITA I ORO ORO OMBO</t>
   </si>
   <si>
     <t>tkdworooroombo1@gmail.com</t>
+  </si>
+  <si>
+    <t>TK DHARMA WANITA 2 MOJODUWUR</t>
+  </si>
+  <si>
+    <t>tkdw2kanigoro@gmail.com</t>
+  </si>
+  <si>
+    <t>KB ANGGREK</t>
+  </si>
+  <si>
+    <t>paudkbanggrek4@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 SURU</t>
+  </si>
+  <si>
+    <t>sdnsurutiga033@gmail.com</t>
+  </si>
+  <si>
+    <t>https://sdntigasuru.blogspot.com/</t>
+  </si>
+  <si>
+    <t>SD NEGERI 5 KLODAN</t>
+  </si>
+  <si>
+    <t>sdn5klodan@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 KLODAN</t>
+  </si>
+  <si>
+    <t>sdnklodan2@gmail.com</t>
+  </si>
+  <si>
+    <t>http://www.sdnklodan2.co.id</t>
+  </si>
+  <si>
+    <t>SD NEGERI 2 NGETOS</t>
+  </si>
+  <si>
+    <t>ngetossdn@gmail.com</t>
+  </si>
+  <si>
+    <t>http://sdn2ngetos.blogspot.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 3 NGETOS</t>
+  </si>
+  <si>
+    <t>sdn3ngetos@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 KEPEL</t>
+  </si>
+  <si>
+    <t>sdn.kepel.01@gmail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 6 NGETOS</t>
+  </si>
+  <si>
+    <t>sdnngetos6@ymail.com</t>
+  </si>
+  <si>
+    <t>SD NEGERI 4 KEPEL</t>
+  </si>
+  <si>
+    <t>sdn.kepel4.ngetos@gmail.com</t>
   </si>
   <si>
     <t>Sumber Data: Backbone Dapodik Dinas Pendidikan Kab. Nganjuk</t>
   </si>
   <si>
     <t>https://backbone.dispendiknganjuk.net/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -822,54 +891,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J63"/>
+  <dimension ref="A1:J73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J59" sqref="J59"/>
+      <selection activeCell="J69" sqref="J69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="25" customWidth="true" style="0"/>
     <col min="10" max="10" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>2</v>
@@ -2603,58 +2672,378 @@
       <c r="C59" s="3">
         <v>20557919</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>141</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I59" s="3">
         <v>-7.6982</v>
       </c>
       <c r="J59" s="3">
         <v>111.8704</v>
       </c>
     </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="3">
+        <v>55</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C60" s="3">
+        <v>20557124</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I60" s="3">
+        <v>-7.6738</v>
+      </c>
+      <c r="J60" s="3">
+        <v>111.8596</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="3">
+        <v>56</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C61" s="3">
+        <v>69818159</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I61" s="3">
+        <v>-7.756854</v>
+      </c>
+      <c r="J61" s="3">
+        <v>111.837589</v>
+      </c>
+    </row>
     <row r="62" spans="1:10">
-      <c r="A62" t="s">
-        <v>142</v>
+      <c r="A62" s="3">
+        <v>57</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="C62" s="3">
+        <v>20537881</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="I62" s="3">
+        <v>-7.7165</v>
+      </c>
+      <c r="J62" s="3">
+        <v>111.8489</v>
       </c>
     </row>
     <row r="63" spans="1:10">
-      <c r="A63" t="s">
-        <v>143</v>
+      <c r="A63" s="3">
+        <v>58</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C63" s="3">
+        <v>20537827</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I63" s="3">
+        <v>-7.7526</v>
+      </c>
+      <c r="J63" s="3">
+        <v>111.8453</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="3">
+        <v>59</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="C64" s="3">
+        <v>20537652</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="I64" s="3">
+        <v>-7.7399</v>
+      </c>
+      <c r="J64" s="3">
+        <v>111.8327</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="3">
+        <v>60</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="C65" s="3">
+        <v>20537662</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="I65" s="3">
+        <v>-7.7071</v>
+      </c>
+      <c r="J65" s="3">
+        <v>111.8468</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="3">
+        <v>61</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C66" s="3">
+        <v>20537864</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I66" s="3">
+        <v>-7.7012</v>
+      </c>
+      <c r="J66" s="3">
+        <v>111.8418</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="3">
+        <v>62</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="C67" s="3">
+        <v>20537991</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I67" s="3">
+        <v>-7.7147</v>
+      </c>
+      <c r="J67" s="3">
+        <v>111.8298</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="3">
+        <v>63</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C68" s="3">
+        <v>20537867</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I68" s="3">
+        <v>-7.682</v>
+      </c>
+      <c r="J68" s="3">
+        <v>111.8355</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="3">
+        <v>64</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="C69" s="3">
+        <v>20537845</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I69" s="3">
+        <v>-7.7413</v>
+      </c>
+      <c r="J69" s="3">
+        <v>111.8061</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" t="s">
+        <v>166</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">