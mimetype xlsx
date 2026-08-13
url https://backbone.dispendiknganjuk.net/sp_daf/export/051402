--- v1 (2026-05-21)
+++ v2 (2026-08-13)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan Kec. Ngetos</t>
   </si>
   <si>
-    <t>Update : 22-05-2026</t>
+    <t>Update : 14-08-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama Sekolah</t>
   </si>
   <si>
     <t>NPSN</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Bentuk</t>
   </si>
   <si>
     <t>Desa/Kelurahan</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>