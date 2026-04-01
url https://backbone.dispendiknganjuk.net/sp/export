--- v1 (2026-02-15)
+++ v2 (2026-04-01)
@@ -12,113 +12,164 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan</t>
   </si>
   <si>
-    <t>Update : 15-02-2026</t>
+    <t>Update : 01-04-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Kecamatan</t>
   </si>
   <si>
     <t>TK</t>
   </si>
   <si>
     <t>KB</t>
   </si>
   <si>
     <t>TPA</t>
   </si>
   <si>
     <t>SPS</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>SMP</t>
   </si>
   <si>
     <t>Kursus</t>
   </si>
   <si>
     <t>PKBM</t>
   </si>
   <si>
     <t>SKB</t>
   </si>
   <si>
     <t>Jumlah</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Jml</t>
   </si>
   <si>
+    <t>KEC. SAWAHAN</t>
+  </si>
+  <si>
+    <t>KEC. NGETOS</t>
+  </si>
+  <si>
     <t>KEC. BERBEK</t>
   </si>
   <si>
+    <t>KEC. LOCERET</t>
+  </si>
+  <si>
+    <t>KEC. PACE</t>
+  </si>
+  <si>
+    <t>KEC. TANJUNGANOM</t>
+  </si>
+  <si>
+    <t>KEC. PRAMBON</t>
+  </si>
+  <si>
+    <t>KEC. NGRONGGOT</t>
+  </si>
+  <si>
+    <t>KEC. KERTOSONO</t>
+  </si>
+  <si>
+    <t>KEC. PATIANROWO</t>
+  </si>
+  <si>
+    <t>KEC. BARON</t>
+  </si>
+  <si>
+    <t>KEC. GONDANG</t>
+  </si>
+  <si>
+    <t>KEC. SUKOMORO</t>
+  </si>
+  <si>
     <t>KEC. NGANJUK</t>
   </si>
   <si>
+    <t>KEC. BAGOR</t>
+  </si>
+  <si>
+    <t>KEC. WILANGAN</t>
+  </si>
+  <si>
+    <t>KEC. REJOSO</t>
+  </si>
+  <si>
+    <t>KEC. NGLUYU</t>
+  </si>
+  <si>
     <t>KEC. LENGKONG</t>
+  </si>
+  <si>
+    <t>KEC. JATIKALEN</t>
   </si>
   <si>
     <t>JUMLAH</t>
   </si>
   <si>
     <t>Sumber Data: Backbone Dapodik Dinas Pendidikan Kab. Nganjuk</t>
   </si>
   <si>
     <t>https://backbone.dispendiknganjuk.net/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -465,54 +516,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF14"/>
+  <dimension ref="A1:AF31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="AF10" sqref="AF10"/>
+      <selection activeCell="AF27" sqref="AF27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" s="3" t="s">
         <v>3</v>
@@ -654,437 +705,2103 @@
       </c>
       <c r="AC6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="AD6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="AE6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="AF6" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="4">
         <v>0</v>
       </c>
       <c r="D7" s="4">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="E7" s="4">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="F7" s="4">
         <v>0</v>
       </c>
       <c r="G7" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H7" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I7" s="4">
         <v>0</v>
       </c>
       <c r="J7" s="4">
         <v>0</v>
       </c>
       <c r="K7" s="4">
         <v>0</v>
       </c>
       <c r="L7" s="4">
         <v>0</v>
       </c>
       <c r="M7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O7" s="4">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="P7" s="4">
         <v>0</v>
       </c>
       <c r="Q7" s="4">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="4">
         <v>0</v>
       </c>
       <c r="U7" s="4">
         <v>0</v>
       </c>
       <c r="V7" s="4">
         <v>0</v>
       </c>
       <c r="W7" s="4">
         <v>0</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="4">
         <v>0</v>
       </c>
       <c r="AA7" s="4">
         <v>0</v>
       </c>
       <c r="AB7" s="4">
         <v>0</v>
       </c>
       <c r="AC7" s="4">
         <v>0</v>
       </c>
       <c r="AD7" s="4">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="AE7" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="AF7" s="4">
-        <v>1</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="4">
         <v>0</v>
       </c>
       <c r="D8" s="4">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="E8" s="4">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="F8" s="4">
         <v>0</v>
       </c>
       <c r="G8" s="4">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="H8" s="4">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="I8" s="4">
         <v>0</v>
       </c>
       <c r="J8" s="4">
         <v>0</v>
       </c>
       <c r="K8" s="4">
         <v>0</v>
       </c>
       <c r="L8" s="4">
         <v>0</v>
       </c>
       <c r="M8" s="4">
         <v>0</v>
       </c>
       <c r="N8" s="4">
         <v>0</v>
       </c>
       <c r="O8" s="4">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="P8" s="4">
         <v>0</v>
       </c>
       <c r="Q8" s="4">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="4">
         <v>0</v>
       </c>
       <c r="U8" s="4">
         <v>0</v>
       </c>
       <c r="V8" s="4">
         <v>0</v>
       </c>
       <c r="W8" s="4">
         <v>0</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA8" s="4">
         <v>0</v>
       </c>
       <c r="AB8" s="4">
         <v>0</v>
       </c>
       <c r="AC8" s="4">
         <v>0</v>
       </c>
       <c r="AD8" s="4">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="AE8" s="4">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="AF8" s="4">
-        <v>3</v>
+        <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="4">
         <v>0</v>
       </c>
       <c r="D9" s="4">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="E9" s="4">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="F9" s="4">
         <v>0</v>
       </c>
       <c r="G9" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H9" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I9" s="4">
         <v>0</v>
       </c>
       <c r="J9" s="4">
         <v>0</v>
       </c>
       <c r="K9" s="4">
         <v>0</v>
       </c>
       <c r="L9" s="4">
         <v>0</v>
       </c>
       <c r="M9" s="4">
         <v>0</v>
       </c>
       <c r="N9" s="4">
         <v>0</v>
       </c>
       <c r="O9" s="4">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="P9" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q9" s="4">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="4">
         <v>0</v>
       </c>
       <c r="U9" s="4">
         <v>0</v>
       </c>
       <c r="V9" s="4">
         <v>0</v>
       </c>
       <c r="W9" s="4">
         <v>0</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="4">
         <v>0</v>
       </c>
       <c r="AA9" s="4">
         <v>0</v>
       </c>
       <c r="AB9" s="4">
         <v>0</v>
       </c>
       <c r="AC9" s="4">
         <v>0</v>
       </c>
       <c r="AD9" s="4">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="AE9" s="4">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="AF9" s="4">
-        <v>1</v>
+        <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:32">
-      <c r="A10" s="2"/>
-      <c r="B10" s="2" t="s">
+      <c r="A10" s="4">
+        <v>4</v>
+      </c>
+      <c r="B10" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C10" s="2">
-[...35 lines deleted...]
-      <c r="O10" s="2">
+      <c r="C10" s="4">
+        <v>0</v>
+      </c>
+      <c r="D10" s="4">
+        <v>42</v>
+      </c>
+      <c r="E10" s="4">
+        <v>42</v>
+      </c>
+      <c r="F10" s="4">
+        <v>0</v>
+      </c>
+      <c r="G10" s="4">
+        <v>11</v>
+      </c>
+      <c r="H10" s="4">
+        <v>11</v>
+      </c>
+      <c r="I10" s="4">
+        <v>0</v>
+      </c>
+      <c r="J10" s="4">
+        <v>0</v>
+      </c>
+      <c r="K10" s="4">
+        <v>0</v>
+      </c>
+      <c r="L10" s="4">
+        <v>0</v>
+      </c>
+      <c r="M10" s="4">
+        <v>1</v>
+      </c>
+      <c r="N10" s="4">
+        <v>1</v>
+      </c>
+      <c r="O10" s="4">
+        <v>37</v>
+      </c>
+      <c r="P10" s="4">
+        <v>3</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>40</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="4">
+        <v>0</v>
+      </c>
+      <c r="U10" s="4">
+        <v>0</v>
+      </c>
+      <c r="V10" s="4">
+        <v>0</v>
+      </c>
+      <c r="W10" s="4">
+        <v>0</v>
+      </c>
+      <c r="X10" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="4">
+        <v>37</v>
+      </c>
+      <c r="AE10" s="4">
+        <v>57</v>
+      </c>
+      <c r="AF10" s="4">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" s="4">
         <v>5</v>
       </c>
-      <c r="P10" s="2">
-[...48 lines deleted...]
-        <v>5</v>
+      <c r="B11" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="4">
+        <v>0</v>
+      </c>
+      <c r="D11" s="4">
+        <v>32</v>
+      </c>
+      <c r="E11" s="4">
+        <v>32</v>
+      </c>
+      <c r="F11" s="4">
+        <v>0</v>
+      </c>
+      <c r="G11" s="4">
+        <v>0</v>
+      </c>
+      <c r="H11" s="4">
+        <v>0</v>
+      </c>
+      <c r="I11" s="4">
+        <v>0</v>
+      </c>
+      <c r="J11" s="4">
+        <v>0</v>
+      </c>
+      <c r="K11" s="4">
+        <v>0</v>
+      </c>
+      <c r="L11" s="4">
+        <v>0</v>
+      </c>
+      <c r="M11" s="4">
+        <v>0</v>
+      </c>
+      <c r="N11" s="4">
+        <v>0</v>
+      </c>
+      <c r="O11" s="4">
+        <v>33</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>33</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="4">
+        <v>0</v>
+      </c>
+      <c r="U11" s="4">
+        <v>0</v>
+      </c>
+      <c r="V11" s="4">
+        <v>0</v>
+      </c>
+      <c r="W11" s="4">
+        <v>0</v>
+      </c>
+      <c r="X11" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="4">
+        <v>33</v>
+      </c>
+      <c r="AE11" s="4">
+        <v>32</v>
+      </c>
+      <c r="AF11" s="4">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32">
+      <c r="A12" s="4">
+        <v>6</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="4">
+        <v>0</v>
+      </c>
+      <c r="D12" s="4">
+        <v>52</v>
+      </c>
+      <c r="E12" s="4">
+        <v>52</v>
+      </c>
+      <c r="F12" s="4">
+        <v>0</v>
+      </c>
+      <c r="G12" s="4">
+        <v>17</v>
+      </c>
+      <c r="H12" s="4">
+        <v>17</v>
+      </c>
+      <c r="I12" s="4">
+        <v>0</v>
+      </c>
+      <c r="J12" s="4">
+        <v>0</v>
+      </c>
+      <c r="K12" s="4">
+        <v>0</v>
+      </c>
+      <c r="L12" s="4">
+        <v>0</v>
+      </c>
+      <c r="M12" s="4">
+        <v>1</v>
+      </c>
+      <c r="N12" s="4">
+        <v>1</v>
+      </c>
+      <c r="O12" s="4">
+        <v>42</v>
+      </c>
+      <c r="P12" s="4">
+        <v>4</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>46</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="4">
+        <v>0</v>
+      </c>
+      <c r="U12" s="4">
+        <v>0</v>
+      </c>
+      <c r="V12" s="4">
+        <v>0</v>
+      </c>
+      <c r="W12" s="4">
+        <v>0</v>
+      </c>
+      <c r="X12" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD12" s="4">
+        <v>42</v>
+      </c>
+      <c r="AE12" s="4">
+        <v>74</v>
+      </c>
+      <c r="AF12" s="4">
+        <v>116</v>
       </c>
     </row>
     <row r="13" spans="1:32">
-      <c r="A13" t="s">
-        <v>22</v>
+      <c r="A13" s="4">
+        <v>7</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="4">
+        <v>1</v>
+      </c>
+      <c r="D13" s="4">
+        <v>38</v>
+      </c>
+      <c r="E13" s="4">
+        <v>39</v>
+      </c>
+      <c r="F13" s="4">
+        <v>0</v>
+      </c>
+      <c r="G13" s="4">
+        <v>3</v>
+      </c>
+      <c r="H13" s="4">
+        <v>3</v>
+      </c>
+      <c r="I13" s="4">
+        <v>0</v>
+      </c>
+      <c r="J13" s="4">
+        <v>0</v>
+      </c>
+      <c r="K13" s="4">
+        <v>0</v>
+      </c>
+      <c r="L13" s="4">
+        <v>0</v>
+      </c>
+      <c r="M13" s="4">
+        <v>0</v>
+      </c>
+      <c r="N13" s="4">
+        <v>0</v>
+      </c>
+      <c r="O13" s="4">
+        <v>34</v>
+      </c>
+      <c r="P13" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>35</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="4">
+        <v>0</v>
+      </c>
+      <c r="U13" s="4">
+        <v>0</v>
+      </c>
+      <c r="V13" s="4">
+        <v>0</v>
+      </c>
+      <c r="W13" s="4">
+        <v>0</v>
+      </c>
+      <c r="X13" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="4">
+        <v>35</v>
+      </c>
+      <c r="AE13" s="4">
+        <v>42</v>
+      </c>
+      <c r="AF13" s="4">
+        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:32">
-      <c r="A14" t="s">
+      <c r="A14" s="4">
+        <v>8</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="4">
+        <v>0</v>
+      </c>
+      <c r="D14" s="4">
+        <v>31</v>
+      </c>
+      <c r="E14" s="4">
+        <v>31</v>
+      </c>
+      <c r="F14" s="4">
+        <v>0</v>
+      </c>
+      <c r="G14" s="4">
+        <v>28</v>
+      </c>
+      <c r="H14" s="4">
+        <v>28</v>
+      </c>
+      <c r="I14" s="4">
+        <v>0</v>
+      </c>
+      <c r="J14" s="4">
+        <v>0</v>
+      </c>
+      <c r="K14" s="4">
+        <v>0</v>
+      </c>
+      <c r="L14" s="4">
+        <v>0</v>
+      </c>
+      <c r="M14" s="4">
+        <v>0</v>
+      </c>
+      <c r="N14" s="4">
+        <v>0</v>
+      </c>
+      <c r="O14" s="4">
+        <v>27</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>27</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="4">
+        <v>0</v>
+      </c>
+      <c r="U14" s="4">
+        <v>0</v>
+      </c>
+      <c r="V14" s="4">
+        <v>0</v>
+      </c>
+      <c r="W14" s="4">
+        <v>0</v>
+      </c>
+      <c r="X14" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="4">
+        <v>1</v>
+      </c>
+      <c r="Z14" s="4">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD14" s="4">
+        <v>27</v>
+      </c>
+      <c r="AE14" s="4">
+        <v>60</v>
+      </c>
+      <c r="AF14" s="4">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
+      <c r="A15" s="4">
+        <v>9</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" s="4">
+        <v>0</v>
+      </c>
+      <c r="D15" s="4">
+        <v>36</v>
+      </c>
+      <c r="E15" s="4">
+        <v>36</v>
+      </c>
+      <c r="F15" s="4">
+        <v>0</v>
+      </c>
+      <c r="G15" s="4">
+        <v>20</v>
+      </c>
+      <c r="H15" s="4">
+        <v>20</v>
+      </c>
+      <c r="I15" s="4">
+        <v>0</v>
+      </c>
+      <c r="J15" s="4">
+        <v>0</v>
+      </c>
+      <c r="K15" s="4">
+        <v>0</v>
+      </c>
+      <c r="L15" s="4">
+        <v>0</v>
+      </c>
+      <c r="M15" s="4">
+        <v>0</v>
+      </c>
+      <c r="N15" s="4">
+        <v>0</v>
+      </c>
+      <c r="O15" s="4">
+        <v>26</v>
+      </c>
+      <c r="P15" s="4">
+        <v>4</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>30</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="4">
+        <v>0</v>
+      </c>
+      <c r="U15" s="4">
+        <v>0</v>
+      </c>
+      <c r="V15" s="4">
+        <v>0</v>
+      </c>
+      <c r="W15" s="4">
+        <v>0</v>
+      </c>
+      <c r="X15" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="4">
+        <v>26</v>
+      </c>
+      <c r="AE15" s="4">
+        <v>60</v>
+      </c>
+      <c r="AF15" s="4">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
+      <c r="A16" s="4">
+        <v>10</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" s="4">
+        <v>0</v>
+      </c>
+      <c r="D16" s="4">
+        <v>27</v>
+      </c>
+      <c r="E16" s="4">
+        <v>27</v>
+      </c>
+      <c r="F16" s="4">
+        <v>0</v>
+      </c>
+      <c r="G16" s="4">
+        <v>14</v>
+      </c>
+      <c r="H16" s="4">
+        <v>14</v>
+      </c>
+      <c r="I16" s="4">
+        <v>0</v>
+      </c>
+      <c r="J16" s="4">
+        <v>0</v>
+      </c>
+      <c r="K16" s="4">
+        <v>0</v>
+      </c>
+      <c r="L16" s="4">
+        <v>0</v>
+      </c>
+      <c r="M16" s="4">
+        <v>1</v>
+      </c>
+      <c r="N16" s="4">
+        <v>1</v>
+      </c>
+      <c r="O16" s="4">
+        <v>15</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>15</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="4">
+        <v>0</v>
+      </c>
+      <c r="U16" s="4">
+        <v>0</v>
+      </c>
+      <c r="V16" s="4">
+        <v>0</v>
+      </c>
+      <c r="W16" s="4">
+        <v>0</v>
+      </c>
+      <c r="X16" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="4">
+        <v>15</v>
+      </c>
+      <c r="AE16" s="4">
+        <v>42</v>
+      </c>
+      <c r="AF16" s="4">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
+      <c r="A17" s="4">
+        <v>11</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="4">
+        <v>0</v>
+      </c>
+      <c r="D17" s="4">
+        <v>25</v>
+      </c>
+      <c r="E17" s="4">
+        <v>25</v>
+      </c>
+      <c r="F17" s="4">
+        <v>0</v>
+      </c>
+      <c r="G17" s="4">
+        <v>18</v>
+      </c>
+      <c r="H17" s="4">
+        <v>18</v>
+      </c>
+      <c r="I17" s="4">
+        <v>0</v>
+      </c>
+      <c r="J17" s="4">
+        <v>1</v>
+      </c>
+      <c r="K17" s="4">
+        <v>1</v>
+      </c>
+      <c r="L17" s="4">
+        <v>0</v>
+      </c>
+      <c r="M17" s="4">
+        <v>0</v>
+      </c>
+      <c r="N17" s="4">
+        <v>0</v>
+      </c>
+      <c r="O17" s="4">
+        <v>25</v>
+      </c>
+      <c r="P17" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>26</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="4">
+        <v>0</v>
+      </c>
+      <c r="U17" s="4">
+        <v>0</v>
+      </c>
+      <c r="V17" s="4">
+        <v>0</v>
+      </c>
+      <c r="W17" s="4">
+        <v>0</v>
+      </c>
+      <c r="X17" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="4">
+        <v>1</v>
+      </c>
+      <c r="Z17" s="4">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="4">
+        <v>25</v>
+      </c>
+      <c r="AE17" s="4">
+        <v>46</v>
+      </c>
+      <c r="AF17" s="4">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
+      <c r="A18" s="4">
+        <v>12</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="4">
+        <v>0</v>
+      </c>
+      <c r="D18" s="4">
+        <v>35</v>
+      </c>
+      <c r="E18" s="4">
+        <v>35</v>
+      </c>
+      <c r="F18" s="4">
+        <v>0</v>
+      </c>
+      <c r="G18" s="4">
+        <v>22</v>
+      </c>
+      <c r="H18" s="4">
+        <v>22</v>
+      </c>
+      <c r="I18" s="4">
+        <v>0</v>
+      </c>
+      <c r="J18" s="4">
+        <v>0</v>
+      </c>
+      <c r="K18" s="4">
+        <v>0</v>
+      </c>
+      <c r="L18" s="4">
+        <v>0</v>
+      </c>
+      <c r="M18" s="4">
+        <v>1</v>
+      </c>
+      <c r="N18" s="4">
+        <v>1</v>
+      </c>
+      <c r="O18" s="4">
+        <v>32</v>
+      </c>
+      <c r="P18" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>33</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="4">
+        <v>0</v>
+      </c>
+      <c r="U18" s="4">
+        <v>0</v>
+      </c>
+      <c r="V18" s="4">
+        <v>0</v>
+      </c>
+      <c r="W18" s="4">
+        <v>0</v>
+      </c>
+      <c r="X18" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="4">
+        <v>32</v>
+      </c>
+      <c r="AE18" s="4">
+        <v>59</v>
+      </c>
+      <c r="AF18" s="4">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
+      <c r="A19" s="4">
+        <v>13</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" s="4">
+        <v>0</v>
+      </c>
+      <c r="D19" s="4">
+        <v>28</v>
+      </c>
+      <c r="E19" s="4">
+        <v>28</v>
+      </c>
+      <c r="F19" s="4">
+        <v>0</v>
+      </c>
+      <c r="G19" s="4">
+        <v>17</v>
+      </c>
+      <c r="H19" s="4">
+        <v>17</v>
+      </c>
+      <c r="I19" s="4">
+        <v>0</v>
+      </c>
+      <c r="J19" s="4">
+        <v>0</v>
+      </c>
+      <c r="K19" s="4">
+        <v>0</v>
+      </c>
+      <c r="L19" s="4">
+        <v>0</v>
+      </c>
+      <c r="M19" s="4">
+        <v>2</v>
+      </c>
+      <c r="N19" s="4">
+        <v>2</v>
+      </c>
+      <c r="O19" s="4">
+        <v>25</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>25</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="4">
+        <v>0</v>
+      </c>
+      <c r="U19" s="4">
+        <v>0</v>
+      </c>
+      <c r="V19" s="4">
+        <v>0</v>
+      </c>
+      <c r="W19" s="4">
+        <v>0</v>
+      </c>
+      <c r="X19" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="4">
+        <v>25</v>
+      </c>
+      <c r="AE19" s="4">
+        <v>47</v>
+      </c>
+      <c r="AF19" s="4">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
+      <c r="A20" s="4">
+        <v>14</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C20" s="4">
+        <v>1</v>
+      </c>
+      <c r="D20" s="4">
+        <v>43</v>
+      </c>
+      <c r="E20" s="4">
+        <v>44</v>
+      </c>
+      <c r="F20" s="4">
+        <v>0</v>
+      </c>
+      <c r="G20" s="4">
+        <v>33</v>
+      </c>
+      <c r="H20" s="4">
+        <v>33</v>
+      </c>
+      <c r="I20" s="4">
+        <v>0</v>
+      </c>
+      <c r="J20" s="4">
+        <v>3</v>
+      </c>
+      <c r="K20" s="4">
+        <v>3</v>
+      </c>
+      <c r="L20" s="4">
+        <v>0</v>
+      </c>
+      <c r="M20" s="4">
+        <v>0</v>
+      </c>
+      <c r="N20" s="4">
+        <v>0</v>
+      </c>
+      <c r="O20" s="4">
+        <v>30</v>
+      </c>
+      <c r="P20" s="4">
+        <v>9</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>39</v>
+      </c>
+      <c r="R20" s="4">
+        <v>1</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
+      <c r="T20" s="4">
+        <v>1</v>
+      </c>
+      <c r="U20" s="4">
+        <v>0</v>
+      </c>
+      <c r="V20" s="4">
+        <v>0</v>
+      </c>
+      <c r="W20" s="4">
+        <v>0</v>
+      </c>
+      <c r="X20" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="4">
+        <v>32</v>
+      </c>
+      <c r="AE20" s="4">
+        <v>88</v>
+      </c>
+      <c r="AF20" s="4">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
+      <c r="A21" s="4">
+        <v>15</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="4">
+        <v>0</v>
+      </c>
+      <c r="D21" s="4">
+        <v>36</v>
+      </c>
+      <c r="E21" s="4">
+        <v>36</v>
+      </c>
+      <c r="F21" s="4">
+        <v>0</v>
+      </c>
+      <c r="G21" s="4">
+        <v>1</v>
+      </c>
+      <c r="H21" s="4">
+        <v>1</v>
+      </c>
+      <c r="I21" s="4">
+        <v>0</v>
+      </c>
+      <c r="J21" s="4">
+        <v>0</v>
+      </c>
+      <c r="K21" s="4">
+        <v>0</v>
+      </c>
+      <c r="L21" s="4">
+        <v>0</v>
+      </c>
+      <c r="M21" s="4">
+        <v>0</v>
+      </c>
+      <c r="N21" s="4">
+        <v>0</v>
+      </c>
+      <c r="O21" s="4">
+        <v>31</v>
+      </c>
+      <c r="P21" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>32</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
+      <c r="T21" s="4">
+        <v>0</v>
+      </c>
+      <c r="U21" s="4">
+        <v>0</v>
+      </c>
+      <c r="V21" s="4">
+        <v>0</v>
+      </c>
+      <c r="W21" s="4">
+        <v>0</v>
+      </c>
+      <c r="X21" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="4">
+        <v>31</v>
+      </c>
+      <c r="AE21" s="4">
+        <v>38</v>
+      </c>
+      <c r="AF21" s="4">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" s="4">
+        <v>16</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C22" s="4">
+        <v>0</v>
+      </c>
+      <c r="D22" s="4">
+        <v>17</v>
+      </c>
+      <c r="E22" s="4">
+        <v>17</v>
+      </c>
+      <c r="F22" s="4">
+        <v>0</v>
+      </c>
+      <c r="G22" s="4">
+        <v>18</v>
+      </c>
+      <c r="H22" s="4">
+        <v>18</v>
+      </c>
+      <c r="I22" s="4">
+        <v>0</v>
+      </c>
+      <c r="J22" s="4">
+        <v>0</v>
+      </c>
+      <c r="K22" s="4">
+        <v>0</v>
+      </c>
+      <c r="L22" s="4">
+        <v>0</v>
+      </c>
+      <c r="M22" s="4">
+        <v>0</v>
+      </c>
+      <c r="N22" s="4">
+        <v>0</v>
+      </c>
+      <c r="O22" s="4">
+        <v>18</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>18</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>0</v>
+      </c>
+      <c r="T22" s="4">
+        <v>0</v>
+      </c>
+      <c r="U22" s="4">
+        <v>0</v>
+      </c>
+      <c r="V22" s="4">
+        <v>0</v>
+      </c>
+      <c r="W22" s="4">
+        <v>0</v>
+      </c>
+      <c r="X22" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="4">
+        <v>18</v>
+      </c>
+      <c r="AE22" s="4">
+        <v>35</v>
+      </c>
+      <c r="AF22" s="4">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
+      <c r="A23" s="4">
+        <v>17</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" s="4">
+        <v>1</v>
+      </c>
+      <c r="D23" s="4">
+        <v>36</v>
+      </c>
+      <c r="E23" s="4">
+        <v>37</v>
+      </c>
+      <c r="F23" s="4">
+        <v>0</v>
+      </c>
+      <c r="G23" s="4">
+        <v>26</v>
+      </c>
+      <c r="H23" s="4">
+        <v>26</v>
+      </c>
+      <c r="I23" s="4">
+        <v>0</v>
+      </c>
+      <c r="J23" s="4">
+        <v>0</v>
+      </c>
+      <c r="K23" s="4">
+        <v>0</v>
+      </c>
+      <c r="L23" s="4">
+        <v>0</v>
+      </c>
+      <c r="M23" s="4">
+        <v>0</v>
+      </c>
+      <c r="N23" s="4">
+        <v>0</v>
+      </c>
+      <c r="O23" s="4">
+        <v>37</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>37</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>0</v>
+      </c>
+      <c r="T23" s="4">
+        <v>0</v>
+      </c>
+      <c r="U23" s="4">
+        <v>0</v>
+      </c>
+      <c r="V23" s="4">
+        <v>0</v>
+      </c>
+      <c r="W23" s="4">
+        <v>0</v>
+      </c>
+      <c r="X23" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="4">
+        <v>38</v>
+      </c>
+      <c r="AE23" s="4">
+        <v>62</v>
+      </c>
+      <c r="AF23" s="4">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
+      <c r="A24" s="4">
+        <v>18</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="4">
+        <v>0</v>
+      </c>
+      <c r="D24" s="4">
+        <v>11</v>
+      </c>
+      <c r="E24" s="4">
+        <v>11</v>
+      </c>
+      <c r="F24" s="4">
+        <v>0</v>
+      </c>
+      <c r="G24" s="4">
+        <v>3</v>
+      </c>
+      <c r="H24" s="4">
+        <v>3</v>
+      </c>
+      <c r="I24" s="4">
+        <v>0</v>
+      </c>
+      <c r="J24" s="4">
+        <v>0</v>
+      </c>
+      <c r="K24" s="4">
+        <v>0</v>
+      </c>
+      <c r="L24" s="4">
+        <v>0</v>
+      </c>
+      <c r="M24" s="4">
+        <v>0</v>
+      </c>
+      <c r="N24" s="4">
+        <v>0</v>
+      </c>
+      <c r="O24" s="4">
+        <v>13</v>
+      </c>
+      <c r="P24" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>13</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>0</v>
+      </c>
+      <c r="T24" s="4">
+        <v>0</v>
+      </c>
+      <c r="U24" s="4">
+        <v>0</v>
+      </c>
+      <c r="V24" s="4">
+        <v>0</v>
+      </c>
+      <c r="W24" s="4">
+        <v>0</v>
+      </c>
+      <c r="X24" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="4">
+        <v>13</v>
+      </c>
+      <c r="AE24" s="4">
+        <v>14</v>
+      </c>
+      <c r="AF24" s="4">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
+      <c r="A25" s="4">
+        <v>19</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="4">
+        <v>0</v>
+      </c>
+      <c r="D25" s="4">
+        <v>20</v>
+      </c>
+      <c r="E25" s="4">
+        <v>20</v>
+      </c>
+      <c r="F25" s="4">
+        <v>0</v>
+      </c>
+      <c r="G25" s="4">
+        <v>11</v>
+      </c>
+      <c r="H25" s="4">
+        <v>11</v>
+      </c>
+      <c r="I25" s="4">
+        <v>0</v>
+      </c>
+      <c r="J25" s="4">
+        <v>0</v>
+      </c>
+      <c r="K25" s="4">
+        <v>0</v>
+      </c>
+      <c r="L25" s="4">
+        <v>0</v>
+      </c>
+      <c r="M25" s="4">
+        <v>0</v>
+      </c>
+      <c r="N25" s="4">
+        <v>0</v>
+      </c>
+      <c r="O25" s="4">
         <v>23</v>
+      </c>
+      <c r="P25" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>23</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>0</v>
+      </c>
+      <c r="T25" s="4">
+        <v>0</v>
+      </c>
+      <c r="U25" s="4">
+        <v>0</v>
+      </c>
+      <c r="V25" s="4">
+        <v>0</v>
+      </c>
+      <c r="W25" s="4">
+        <v>0</v>
+      </c>
+      <c r="X25" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="4">
+        <v>23</v>
+      </c>
+      <c r="AE25" s="4">
+        <v>31</v>
+      </c>
+      <c r="AF25" s="4">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
+      <c r="A26" s="4">
+        <v>20</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C26" s="4">
+        <v>0</v>
+      </c>
+      <c r="D26" s="4">
+        <v>10</v>
+      </c>
+      <c r="E26" s="4">
+        <v>10</v>
+      </c>
+      <c r="F26" s="4">
+        <v>0</v>
+      </c>
+      <c r="G26" s="4">
+        <v>5</v>
+      </c>
+      <c r="H26" s="4">
+        <v>5</v>
+      </c>
+      <c r="I26" s="4">
+        <v>0</v>
+      </c>
+      <c r="J26" s="4">
+        <v>0</v>
+      </c>
+      <c r="K26" s="4">
+        <v>0</v>
+      </c>
+      <c r="L26" s="4">
+        <v>0</v>
+      </c>
+      <c r="M26" s="4">
+        <v>0</v>
+      </c>
+      <c r="N26" s="4">
+        <v>0</v>
+      </c>
+      <c r="O26" s="4">
+        <v>15</v>
+      </c>
+      <c r="P26" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>15</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>0</v>
+      </c>
+      <c r="T26" s="4">
+        <v>0</v>
+      </c>
+      <c r="U26" s="4">
+        <v>0</v>
+      </c>
+      <c r="V26" s="4">
+        <v>0</v>
+      </c>
+      <c r="W26" s="4">
+        <v>0</v>
+      </c>
+      <c r="X26" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="4">
+        <v>15</v>
+      </c>
+      <c r="AE26" s="4">
+        <v>15</v>
+      </c>
+      <c r="AF26" s="4">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
+      <c r="A27" s="2"/>
+      <c r="B27" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="2">
+        <v>3</v>
+      </c>
+      <c r="D27" s="2">
+        <v>590</v>
+      </c>
+      <c r="E27" s="2">
+        <v>593</v>
+      </c>
+      <c r="F27" s="2">
+        <v>0</v>
+      </c>
+      <c r="G27" s="2">
+        <v>268</v>
+      </c>
+      <c r="H27" s="2">
+        <v>268</v>
+      </c>
+      <c r="I27" s="2">
+        <v>0</v>
+      </c>
+      <c r="J27" s="2">
+        <v>4</v>
+      </c>
+      <c r="K27" s="2">
+        <v>4</v>
+      </c>
+      <c r="L27" s="2">
+        <v>0</v>
+      </c>
+      <c r="M27" s="2">
+        <v>7</v>
+      </c>
+      <c r="N27" s="2">
+        <v>7</v>
+      </c>
+      <c r="O27" s="2">
+        <v>535</v>
+      </c>
+      <c r="P27" s="2">
+        <v>25</v>
+      </c>
+      <c r="Q27" s="2">
+        <v>560</v>
+      </c>
+      <c r="R27" s="2">
+        <v>1</v>
+      </c>
+      <c r="S27" s="2">
+        <v>0</v>
+      </c>
+      <c r="T27" s="2">
+        <v>1</v>
+      </c>
+      <c r="U27" s="2">
+        <v>0</v>
+      </c>
+      <c r="V27" s="2">
+        <v>0</v>
+      </c>
+      <c r="W27" s="2">
+        <v>0</v>
+      </c>
+      <c r="X27" s="2">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="2">
+        <v>3</v>
+      </c>
+      <c r="Z27" s="2">
+        <v>3</v>
+      </c>
+      <c r="AA27" s="2">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="2">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="2">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="2">
+        <v>539</v>
+      </c>
+      <c r="AE27" s="2">
+        <v>897</v>
+      </c>
+      <c r="AF27" s="2">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32">
+      <c r="A30" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
+      <c r="A31" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U5:W5"/>
     <mergeCell ref="X5:Z5"/>
     <mergeCell ref="AA5:AC5"/>
     <mergeCell ref="AD5:AF5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>