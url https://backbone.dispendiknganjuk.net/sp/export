--- v2 (2026-04-01)
+++ v3 (2026-05-21)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan</t>
   </si>
   <si>
-    <t>Update : 01-04-2026</t>
+    <t>Update : 22-05-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Kecamatan</t>
   </si>
   <si>
     <t>TK</t>
   </si>
   <si>
     <t>KB</t>
   </si>
   <si>
     <t>TPA</t>
   </si>
   <si>
     <t>SPS</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>SMP</t>
   </si>
@@ -738,592 +738,592 @@
       <c r="G7" s="4">
         <v>3</v>
       </c>
       <c r="H7" s="4">
         <v>3</v>
       </c>
       <c r="I7" s="4">
         <v>0</v>
       </c>
       <c r="J7" s="4">
         <v>0</v>
       </c>
       <c r="K7" s="4">
         <v>0</v>
       </c>
       <c r="L7" s="4">
         <v>0</v>
       </c>
       <c r="M7" s="4">
         <v>1</v>
       </c>
       <c r="N7" s="4">
         <v>1</v>
       </c>
       <c r="O7" s="4">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="P7" s="4">
         <v>0</v>
       </c>
       <c r="Q7" s="4">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="4">
         <v>0</v>
       </c>
       <c r="U7" s="4">
         <v>0</v>
       </c>
       <c r="V7" s="4">
         <v>0</v>
       </c>
       <c r="W7" s="4">
         <v>0</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="4">
         <v>0</v>
       </c>
       <c r="AA7" s="4">
         <v>0</v>
       </c>
       <c r="AB7" s="4">
         <v>0</v>
       </c>
       <c r="AC7" s="4">
         <v>0</v>
       </c>
       <c r="AD7" s="4">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="AE7" s="4">
         <v>25</v>
       </c>
       <c r="AF7" s="4">
-        <v>51</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="4">
         <v>0</v>
       </c>
       <c r="D8" s="4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" s="4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F8" s="4">
         <v>0</v>
       </c>
       <c r="G8" s="4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H8" s="4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I8" s="4">
         <v>0</v>
       </c>
       <c r="J8" s="4">
         <v>0</v>
       </c>
       <c r="K8" s="4">
         <v>0</v>
       </c>
       <c r="L8" s="4">
         <v>0</v>
       </c>
       <c r="M8" s="4">
         <v>0</v>
       </c>
       <c r="N8" s="4">
         <v>0</v>
       </c>
       <c r="O8" s="4">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="P8" s="4">
         <v>0</v>
       </c>
       <c r="Q8" s="4">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="4">
         <v>0</v>
       </c>
       <c r="U8" s="4">
         <v>0</v>
       </c>
       <c r="V8" s="4">
         <v>0</v>
       </c>
       <c r="W8" s="4">
         <v>0</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>1</v>
       </c>
       <c r="Z8" s="4">
         <v>1</v>
       </c>
       <c r="AA8" s="4">
         <v>0</v>
       </c>
       <c r="AB8" s="4">
         <v>0</v>
       </c>
       <c r="AC8" s="4">
         <v>0</v>
       </c>
       <c r="AD8" s="4">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="AE8" s="4">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="AF8" s="4">
-        <v>54</v>
+        <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="4">
         <v>0</v>
       </c>
       <c r="D9" s="4">
         <v>28</v>
       </c>
       <c r="E9" s="4">
         <v>28</v>
       </c>
       <c r="F9" s="4">
         <v>0</v>
       </c>
       <c r="G9" s="4">
         <v>5</v>
       </c>
       <c r="H9" s="4">
         <v>5</v>
       </c>
       <c r="I9" s="4">
         <v>0</v>
       </c>
       <c r="J9" s="4">
         <v>0</v>
       </c>
       <c r="K9" s="4">
         <v>0</v>
       </c>
       <c r="L9" s="4">
         <v>0</v>
       </c>
       <c r="M9" s="4">
         <v>0</v>
       </c>
       <c r="N9" s="4">
         <v>0</v>
       </c>
       <c r="O9" s="4">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P9" s="4">
         <v>1</v>
       </c>
       <c r="Q9" s="4">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="4">
         <v>0</v>
       </c>
       <c r="U9" s="4">
         <v>0</v>
       </c>
       <c r="V9" s="4">
         <v>0</v>
       </c>
       <c r="W9" s="4">
         <v>0</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="4">
         <v>0</v>
       </c>
       <c r="AA9" s="4">
         <v>0</v>
       </c>
       <c r="AB9" s="4">
         <v>0</v>
       </c>
       <c r="AC9" s="4">
         <v>0</v>
       </c>
       <c r="AD9" s="4">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="AE9" s="4">
         <v>34</v>
       </c>
       <c r="AF9" s="4">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="4">
         <v>0</v>
       </c>
       <c r="D10" s="4">
         <v>42</v>
       </c>
       <c r="E10" s="4">
         <v>42</v>
       </c>
       <c r="F10" s="4">
         <v>0</v>
       </c>
       <c r="G10" s="4">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="H10" s="4">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="I10" s="4">
         <v>0</v>
       </c>
       <c r="J10" s="4">
         <v>0</v>
       </c>
       <c r="K10" s="4">
         <v>0</v>
       </c>
       <c r="L10" s="4">
         <v>0</v>
       </c>
       <c r="M10" s="4">
         <v>1</v>
       </c>
       <c r="N10" s="4">
         <v>1</v>
       </c>
       <c r="O10" s="4">
         <v>37</v>
       </c>
       <c r="P10" s="4">
         <v>3</v>
       </c>
       <c r="Q10" s="4">
         <v>40</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="4">
         <v>0</v>
       </c>
       <c r="U10" s="4">
         <v>0</v>
       </c>
       <c r="V10" s="4">
         <v>0</v>
       </c>
       <c r="W10" s="4">
         <v>0</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z10" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA10" s="4">
         <v>0</v>
       </c>
       <c r="AB10" s="4">
         <v>0</v>
       </c>
       <c r="AC10" s="4">
         <v>0</v>
       </c>
       <c r="AD10" s="4">
         <v>37</v>
       </c>
       <c r="AE10" s="4">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="AF10" s="4">
-        <v>94</v>
+        <v>111</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="4">
         <v>0</v>
       </c>
       <c r="D11" s="4">
         <v>32</v>
       </c>
       <c r="E11" s="4">
         <v>32</v>
       </c>
       <c r="F11" s="4">
         <v>0</v>
       </c>
       <c r="G11" s="4">
         <v>0</v>
       </c>
       <c r="H11" s="4">
         <v>0</v>
       </c>
       <c r="I11" s="4">
         <v>0</v>
       </c>
       <c r="J11" s="4">
         <v>0</v>
       </c>
       <c r="K11" s="4">
         <v>0</v>
       </c>
       <c r="L11" s="4">
         <v>0</v>
       </c>
       <c r="M11" s="4">
         <v>0</v>
       </c>
       <c r="N11" s="4">
         <v>0</v>
       </c>
       <c r="O11" s="4">
+        <v>35</v>
+      </c>
+      <c r="P11" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>36</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="4">
+        <v>0</v>
+      </c>
+      <c r="U11" s="4">
+        <v>0</v>
+      </c>
+      <c r="V11" s="4">
+        <v>0</v>
+      </c>
+      <c r="W11" s="4">
+        <v>0</v>
+      </c>
+      <c r="X11" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="4">
+        <v>35</v>
+      </c>
+      <c r="AE11" s="4">
         <v>33</v>
       </c>
-      <c r="P11" s="4">
-[...46 lines deleted...]
-      </c>
       <c r="AF11" s="4">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="4">
         <v>0</v>
       </c>
       <c r="D12" s="4">
         <v>52</v>
       </c>
       <c r="E12" s="4">
         <v>52</v>
       </c>
       <c r="F12" s="4">
         <v>0</v>
       </c>
       <c r="G12" s="4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H12" s="4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I12" s="4">
         <v>0</v>
       </c>
       <c r="J12" s="4">
         <v>0</v>
       </c>
       <c r="K12" s="4">
         <v>0</v>
       </c>
       <c r="L12" s="4">
         <v>0</v>
       </c>
       <c r="M12" s="4">
         <v>1</v>
       </c>
       <c r="N12" s="4">
         <v>1</v>
       </c>
       <c r="O12" s="4">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P12" s="4">
         <v>4</v>
       </c>
       <c r="Q12" s="4">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="4">
         <v>0</v>
       </c>
       <c r="U12" s="4">
         <v>0</v>
       </c>
       <c r="V12" s="4">
         <v>0</v>
       </c>
       <c r="W12" s="4">
         <v>0</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="4">
         <v>0</v>
       </c>
       <c r="AA12" s="4">
         <v>0</v>
       </c>
       <c r="AB12" s="4">
         <v>0</v>
       </c>
       <c r="AC12" s="4">
         <v>0</v>
       </c>
       <c r="AD12" s="4">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="AE12" s="4">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AF12" s="4">
-        <v>116</v>
+        <v>122</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="4">
         <v>1</v>
       </c>
       <c r="D13" s="4">
         <v>38</v>
       </c>
       <c r="E13" s="4">
         <v>39</v>
       </c>
       <c r="F13" s="4">
         <v>0</v>
       </c>
       <c r="G13" s="4">
         <v>3</v>
       </c>
       <c r="H13" s="4">
@@ -1400,54 +1400,54 @@
       </c>
       <c r="AF13" s="4">
         <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="4">
         <v>0</v>
       </c>
       <c r="D14" s="4">
         <v>31</v>
       </c>
       <c r="E14" s="4">
         <v>31</v>
       </c>
       <c r="F14" s="4">
         <v>0</v>
       </c>
       <c r="G14" s="4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H14" s="4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I14" s="4">
         <v>0</v>
       </c>
       <c r="J14" s="4">
         <v>0</v>
       </c>
       <c r="K14" s="4">
         <v>0</v>
       </c>
       <c r="L14" s="4">
         <v>0</v>
       </c>
       <c r="M14" s="4">
         <v>0</v>
       </c>
       <c r="N14" s="4">
         <v>0</v>
       </c>
       <c r="O14" s="4">
         <v>27</v>
       </c>
       <c r="P14" s="4">
         <v>0</v>
       </c>
@@ -1472,80 +1472,80 @@
       <c r="W14" s="4">
         <v>0</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>1</v>
       </c>
       <c r="Z14" s="4">
         <v>1</v>
       </c>
       <c r="AA14" s="4">
         <v>0</v>
       </c>
       <c r="AB14" s="4">
         <v>0</v>
       </c>
       <c r="AC14" s="4">
         <v>0</v>
       </c>
       <c r="AD14" s="4">
         <v>27</v>
       </c>
       <c r="AE14" s="4">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AF14" s="4">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="4">
         <v>0</v>
       </c>
       <c r="D15" s="4">
         <v>36</v>
       </c>
       <c r="E15" s="4">
         <v>36</v>
       </c>
       <c r="F15" s="4">
         <v>0</v>
       </c>
       <c r="G15" s="4">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="H15" s="4">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="I15" s="4">
         <v>0</v>
       </c>
       <c r="J15" s="4">
         <v>0</v>
       </c>
       <c r="K15" s="4">
         <v>0</v>
       </c>
       <c r="L15" s="4">
         <v>0</v>
       </c>
       <c r="M15" s="4">
         <v>0</v>
       </c>
       <c r="N15" s="4">
         <v>0</v>
       </c>
       <c r="O15" s="4">
         <v>26</v>
       </c>
       <c r="P15" s="4">
         <v>4</v>
       </c>
@@ -1570,276 +1570,276 @@
       <c r="W15" s="4">
         <v>0</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="4">
         <v>0</v>
       </c>
       <c r="AA15" s="4">
         <v>0</v>
       </c>
       <c r="AB15" s="4">
         <v>0</v>
       </c>
       <c r="AC15" s="4">
         <v>0</v>
       </c>
       <c r="AD15" s="4">
         <v>26</v>
       </c>
       <c r="AE15" s="4">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="AF15" s="4">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="4">
         <v>0</v>
       </c>
       <c r="D16" s="4">
         <v>27</v>
       </c>
       <c r="E16" s="4">
         <v>27</v>
       </c>
       <c r="F16" s="4">
         <v>0</v>
       </c>
       <c r="G16" s="4">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="H16" s="4">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="I16" s="4">
         <v>0</v>
       </c>
       <c r="J16" s="4">
         <v>0</v>
       </c>
       <c r="K16" s="4">
         <v>0</v>
       </c>
       <c r="L16" s="4">
         <v>0</v>
       </c>
       <c r="M16" s="4">
         <v>1</v>
       </c>
       <c r="N16" s="4">
         <v>1</v>
       </c>
       <c r="O16" s="4">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="P16" s="4">
         <v>0</v>
       </c>
       <c r="Q16" s="4">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="4">
         <v>0</v>
       </c>
       <c r="U16" s="4">
         <v>0</v>
       </c>
       <c r="V16" s="4">
         <v>0</v>
       </c>
       <c r="W16" s="4">
         <v>0</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="4">
         <v>0</v>
       </c>
       <c r="AA16" s="4">
         <v>0</v>
       </c>
       <c r="AB16" s="4">
         <v>0</v>
       </c>
       <c r="AC16" s="4">
         <v>0</v>
       </c>
       <c r="AD16" s="4">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="AE16" s="4">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AF16" s="4">
-        <v>57</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D17" s="4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E17" s="4">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F17" s="4">
         <v>0</v>
       </c>
       <c r="G17" s="4">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="H17" s="4">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="I17" s="4">
         <v>0</v>
       </c>
       <c r="J17" s="4">
         <v>1</v>
       </c>
       <c r="K17" s="4">
         <v>1</v>
       </c>
       <c r="L17" s="4">
         <v>0</v>
       </c>
       <c r="M17" s="4">
         <v>0</v>
       </c>
       <c r="N17" s="4">
         <v>0</v>
       </c>
       <c r="O17" s="4">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="P17" s="4">
         <v>1</v>
       </c>
       <c r="Q17" s="4">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="4">
         <v>0</v>
       </c>
       <c r="U17" s="4">
         <v>0</v>
       </c>
       <c r="V17" s="4">
         <v>0</v>
       </c>
       <c r="W17" s="4">
         <v>0</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>1</v>
       </c>
       <c r="Z17" s="4">
         <v>1</v>
       </c>
       <c r="AA17" s="4">
         <v>0</v>
       </c>
       <c r="AB17" s="4">
         <v>0</v>
       </c>
       <c r="AC17" s="4">
         <v>0</v>
       </c>
       <c r="AD17" s="4">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="AE17" s="4">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="AF17" s="4">
-        <v>71</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="4">
         <v>0</v>
       </c>
       <c r="D18" s="4">
         <v>35</v>
       </c>
       <c r="E18" s="4">
         <v>35</v>
       </c>
       <c r="F18" s="4">
         <v>0</v>
       </c>
       <c r="G18" s="4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H18" s="4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I18" s="4">
         <v>0</v>
       </c>
       <c r="J18" s="4">
         <v>0</v>
       </c>
       <c r="K18" s="4">
         <v>0</v>
       </c>
       <c r="L18" s="4">
         <v>0</v>
       </c>
       <c r="M18" s="4">
         <v>1</v>
       </c>
       <c r="N18" s="4">
         <v>1</v>
       </c>
       <c r="O18" s="4">
         <v>32</v>
       </c>
       <c r="P18" s="4">
         <v>1</v>
       </c>
@@ -1864,152 +1864,152 @@
       <c r="W18" s="4">
         <v>0</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="4">
         <v>0</v>
       </c>
       <c r="AA18" s="4">
         <v>0</v>
       </c>
       <c r="AB18" s="4">
         <v>0</v>
       </c>
       <c r="AC18" s="4">
         <v>0</v>
       </c>
       <c r="AD18" s="4">
         <v>32</v>
       </c>
       <c r="AE18" s="4">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AF18" s="4">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="4">
         <v>0</v>
       </c>
       <c r="D19" s="4">
         <v>28</v>
       </c>
       <c r="E19" s="4">
         <v>28</v>
       </c>
       <c r="F19" s="4">
         <v>0</v>
       </c>
       <c r="G19" s="4">
         <v>17</v>
       </c>
       <c r="H19" s="4">
         <v>17</v>
       </c>
       <c r="I19" s="4">
         <v>0</v>
       </c>
       <c r="J19" s="4">
         <v>0</v>
       </c>
       <c r="K19" s="4">
         <v>0</v>
       </c>
       <c r="L19" s="4">
         <v>0</v>
       </c>
       <c r="M19" s="4">
         <v>2</v>
       </c>
       <c r="N19" s="4">
         <v>2</v>
       </c>
       <c r="O19" s="4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="P19" s="4">
         <v>0</v>
       </c>
       <c r="Q19" s="4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="4">
         <v>0</v>
       </c>
       <c r="U19" s="4">
         <v>0</v>
       </c>
       <c r="V19" s="4">
         <v>0</v>
       </c>
       <c r="W19" s="4">
         <v>0</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="4">
         <v>0</v>
       </c>
       <c r="AA19" s="4">
         <v>0</v>
       </c>
       <c r="AB19" s="4">
         <v>0</v>
       </c>
       <c r="AC19" s="4">
         <v>0</v>
       </c>
       <c r="AD19" s="4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AE19" s="4">
         <v>47</v>
       </c>
       <c r="AF19" s="4">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="4">
         <v>1</v>
       </c>
       <c r="D20" s="4">
         <v>43</v>
       </c>
       <c r="E20" s="4">
         <v>44</v>
       </c>
       <c r="F20" s="4">
         <v>0</v>
       </c>
       <c r="G20" s="4">
         <v>33</v>
       </c>
       <c r="H20" s="4">
@@ -2184,152 +2184,152 @@
       </c>
       <c r="AF21" s="4">
         <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="4">
         <v>0</v>
       </c>
       <c r="D22" s="4">
         <v>17</v>
       </c>
       <c r="E22" s="4">
         <v>17</v>
       </c>
       <c r="F22" s="4">
         <v>0</v>
       </c>
       <c r="G22" s="4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H22" s="4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I22" s="4">
         <v>0</v>
       </c>
       <c r="J22" s="4">
         <v>0</v>
       </c>
       <c r="K22" s="4">
         <v>0</v>
       </c>
       <c r="L22" s="4">
         <v>0</v>
       </c>
       <c r="M22" s="4">
         <v>0</v>
       </c>
       <c r="N22" s="4">
         <v>0</v>
       </c>
       <c r="O22" s="4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="P22" s="4">
         <v>0</v>
       </c>
       <c r="Q22" s="4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="4">
         <v>0</v>
       </c>
       <c r="U22" s="4">
         <v>0</v>
       </c>
       <c r="V22" s="4">
         <v>0</v>
       </c>
       <c r="W22" s="4">
         <v>0</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="4">
         <v>0</v>
       </c>
       <c r="AA22" s="4">
         <v>0</v>
       </c>
       <c r="AB22" s="4">
         <v>0</v>
       </c>
       <c r="AC22" s="4">
         <v>0</v>
       </c>
       <c r="AD22" s="4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AE22" s="4">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="AF22" s="4">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="4">
         <v>1</v>
       </c>
       <c r="D23" s="4">
         <v>36</v>
       </c>
       <c r="E23" s="4">
         <v>37</v>
       </c>
       <c r="F23" s="4">
         <v>0</v>
       </c>
       <c r="G23" s="4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H23" s="4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I23" s="4">
         <v>0</v>
       </c>
       <c r="J23" s="4">
         <v>0</v>
       </c>
       <c r="K23" s="4">
         <v>0</v>
       </c>
       <c r="L23" s="4">
         <v>0</v>
       </c>
       <c r="M23" s="4">
         <v>0</v>
       </c>
       <c r="N23" s="4">
         <v>0</v>
       </c>
       <c r="O23" s="4">
         <v>37</v>
       </c>
       <c r="P23" s="4">
         <v>0</v>
       </c>
@@ -2354,80 +2354,80 @@
       <c r="W23" s="4">
         <v>0</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="4">
         <v>0</v>
       </c>
       <c r="AA23" s="4">
         <v>0</v>
       </c>
       <c r="AB23" s="4">
         <v>0</v>
       </c>
       <c r="AC23" s="4">
         <v>0</v>
       </c>
       <c r="AD23" s="4">
         <v>38</v>
       </c>
       <c r="AE23" s="4">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="AF23" s="4">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="4">
         <v>0</v>
       </c>
       <c r="D24" s="4">
         <v>11</v>
       </c>
       <c r="E24" s="4">
         <v>11</v>
       </c>
       <c r="F24" s="4">
         <v>0</v>
       </c>
       <c r="G24" s="4">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H24" s="4">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="I24" s="4">
         <v>0</v>
       </c>
       <c r="J24" s="4">
         <v>0</v>
       </c>
       <c r="K24" s="4">
         <v>0</v>
       </c>
       <c r="L24" s="4">
         <v>0</v>
       </c>
       <c r="M24" s="4">
         <v>0</v>
       </c>
       <c r="N24" s="4">
         <v>0</v>
       </c>
       <c r="O24" s="4">
         <v>13</v>
       </c>
       <c r="P24" s="4">
         <v>0</v>
       </c>
@@ -2452,80 +2452,80 @@
       <c r="W24" s="4">
         <v>0</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="4">
         <v>0</v>
       </c>
       <c r="AA24" s="4">
         <v>0</v>
       </c>
       <c r="AB24" s="4">
         <v>0</v>
       </c>
       <c r="AC24" s="4">
         <v>0</v>
       </c>
       <c r="AD24" s="4">
         <v>13</v>
       </c>
       <c r="AE24" s="4">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="AF24" s="4">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="4">
         <v>0</v>
       </c>
       <c r="D25" s="4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E25" s="4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F25" s="4">
         <v>0</v>
       </c>
       <c r="G25" s="4">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H25" s="4">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="I25" s="4">
         <v>0</v>
       </c>
       <c r="J25" s="4">
         <v>0</v>
       </c>
       <c r="K25" s="4">
         <v>0</v>
       </c>
       <c r="L25" s="4">
         <v>0</v>
       </c>
       <c r="M25" s="4">
         <v>0</v>
       </c>
       <c r="N25" s="4">
         <v>0</v>
       </c>
       <c r="O25" s="4">
         <v>23</v>
       </c>
       <c r="P25" s="4">
         <v>0</v>
       </c>
@@ -2550,248 +2550,248 @@
       <c r="W25" s="4">
         <v>0</v>
       </c>
       <c r="X25" s="4">
         <v>0</v>
       </c>
       <c r="Y25" s="4">
         <v>0</v>
       </c>
       <c r="Z25" s="4">
         <v>0</v>
       </c>
       <c r="AA25" s="4">
         <v>0</v>
       </c>
       <c r="AB25" s="4">
         <v>0</v>
       </c>
       <c r="AC25" s="4">
         <v>0</v>
       </c>
       <c r="AD25" s="4">
         <v>23</v>
       </c>
       <c r="AE25" s="4">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="AF25" s="4">
-        <v>54</v>
+        <v>59</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C26" s="4">
         <v>0</v>
       </c>
       <c r="D26" s="4">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E26" s="4">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F26" s="4">
         <v>0</v>
       </c>
       <c r="G26" s="4">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="H26" s="4">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="I26" s="4">
         <v>0</v>
       </c>
       <c r="J26" s="4">
         <v>0</v>
       </c>
       <c r="K26" s="4">
         <v>0</v>
       </c>
       <c r="L26" s="4">
         <v>0</v>
       </c>
       <c r="M26" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N26" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O26" s="4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="P26" s="4">
         <v>0</v>
       </c>
       <c r="Q26" s="4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="4">
         <v>0</v>
       </c>
       <c r="U26" s="4">
         <v>0</v>
       </c>
       <c r="V26" s="4">
         <v>0</v>
       </c>
       <c r="W26" s="4">
         <v>0</v>
       </c>
       <c r="X26" s="4">
         <v>0</v>
       </c>
       <c r="Y26" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z26" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA26" s="4">
         <v>0</v>
       </c>
       <c r="AB26" s="4">
         <v>0</v>
       </c>
       <c r="AC26" s="4">
         <v>0</v>
       </c>
       <c r="AD26" s="4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="AE26" s="4">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="AF26" s="4">
-        <v>30</v>
+        <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" s="2"/>
       <c r="B27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D27" s="2">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="E27" s="2">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="F27" s="2">
         <v>0</v>
       </c>
       <c r="G27" s="2">
-        <v>268</v>
+        <v>315</v>
       </c>
       <c r="H27" s="2">
-        <v>268</v>
+        <v>315</v>
       </c>
       <c r="I27" s="2">
         <v>0</v>
       </c>
       <c r="J27" s="2">
         <v>4</v>
       </c>
       <c r="K27" s="2">
         <v>4</v>
       </c>
       <c r="L27" s="2">
         <v>0</v>
       </c>
       <c r="M27" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="N27" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="O27" s="2">
-        <v>535</v>
+        <v>573</v>
       </c>
       <c r="P27" s="2">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="Q27" s="2">
-        <v>560</v>
+        <v>599</v>
       </c>
       <c r="R27" s="2">
         <v>1</v>
       </c>
       <c r="S27" s="2">
         <v>0</v>
       </c>
       <c r="T27" s="2">
         <v>1</v>
       </c>
       <c r="U27" s="2">
         <v>0</v>
       </c>
       <c r="V27" s="2">
         <v>0</v>
       </c>
       <c r="W27" s="2">
         <v>0</v>
       </c>
       <c r="X27" s="2">
         <v>0</v>
       </c>
       <c r="Y27" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Z27" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AA27" s="2">
         <v>0</v>
       </c>
       <c r="AB27" s="2">
         <v>0</v>
       </c>
       <c r="AC27" s="2">
         <v>0</v>
       </c>
       <c r="AD27" s="2">
-        <v>539</v>
+        <v>578</v>
       </c>
       <c r="AE27" s="2">
-        <v>897</v>
+        <v>952</v>
       </c>
       <c r="AF27" s="2">
-        <v>1436</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U5:W5"/>
     <mergeCell ref="X5:Z5"/>