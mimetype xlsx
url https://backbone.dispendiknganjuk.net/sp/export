--- v3 (2026-05-21)
+++ v4 (2026-08-13)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Satdik" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Dinas Pendidikan Kabupaten Nganjuk</t>
   </si>
   <si>
     <t>Rekap Data Satuan Pendidikan</t>
   </si>
   <si>
-    <t>Update : 22-05-2026</t>
+    <t>Update : 14-08-2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Kecamatan</t>
   </si>
   <si>
     <t>TK</t>
   </si>
   <si>
     <t>KB</t>
   </si>
   <si>
     <t>TPA</t>
   </si>
   <si>
     <t>SPS</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>SMP</t>
   </si>
@@ -741,99 +741,99 @@
       <c r="H7" s="4">
         <v>3</v>
       </c>
       <c r="I7" s="4">
         <v>0</v>
       </c>
       <c r="J7" s="4">
         <v>0</v>
       </c>
       <c r="K7" s="4">
         <v>0</v>
       </c>
       <c r="L7" s="4">
         <v>0</v>
       </c>
       <c r="M7" s="4">
         <v>1</v>
       </c>
       <c r="N7" s="4">
         <v>1</v>
       </c>
       <c r="O7" s="4">
         <v>30</v>
       </c>
       <c r="P7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q7" s="4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="4">
         <v>0</v>
       </c>
       <c r="U7" s="4">
         <v>0</v>
       </c>
       <c r="V7" s="4">
         <v>0</v>
       </c>
       <c r="W7" s="4">
         <v>0</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="4">
         <v>0</v>
       </c>
       <c r="AA7" s="4">
         <v>0</v>
       </c>
       <c r="AB7" s="4">
         <v>0</v>
       </c>
       <c r="AC7" s="4">
         <v>0</v>
       </c>
       <c r="AD7" s="4">
         <v>30</v>
       </c>
       <c r="AE7" s="4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AF7" s="4">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="4">
         <v>0</v>
       </c>
       <c r="D8" s="4">
         <v>23</v>
       </c>
       <c r="E8" s="4">
         <v>23</v>
       </c>
       <c r="F8" s="4">
         <v>0</v>
       </c>
       <c r="G8" s="4">
         <v>14</v>
       </c>
       <c r="H8" s="4">
@@ -2699,99 +2699,99 @@
       <c r="H27" s="2">
         <v>315</v>
       </c>
       <c r="I27" s="2">
         <v>0</v>
       </c>
       <c r="J27" s="2">
         <v>4</v>
       </c>
       <c r="K27" s="2">
         <v>4</v>
       </c>
       <c r="L27" s="2">
         <v>0</v>
       </c>
       <c r="M27" s="2">
         <v>8</v>
       </c>
       <c r="N27" s="2">
         <v>8</v>
       </c>
       <c r="O27" s="2">
         <v>573</v>
       </c>
       <c r="P27" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="Q27" s="2">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="R27" s="2">
         <v>1</v>
       </c>
       <c r="S27" s="2">
         <v>0</v>
       </c>
       <c r="T27" s="2">
         <v>1</v>
       </c>
       <c r="U27" s="2">
         <v>0</v>
       </c>
       <c r="V27" s="2">
         <v>0</v>
       </c>
       <c r="W27" s="2">
         <v>0</v>
       </c>
       <c r="X27" s="2">
         <v>0</v>
       </c>
       <c r="Y27" s="2">
         <v>5</v>
       </c>
       <c r="Z27" s="2">
         <v>5</v>
       </c>
       <c r="AA27" s="2">
         <v>0</v>
       </c>
       <c r="AB27" s="2">
         <v>0</v>
       </c>
       <c r="AC27" s="2">
         <v>0</v>
       </c>
       <c r="AD27" s="2">
         <v>578</v>
       </c>
       <c r="AE27" s="2">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="AF27" s="2">
-        <v>1530</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="O5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U5:W5"/>
     <mergeCell ref="X5:Z5"/>